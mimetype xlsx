--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1337">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1330">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
@@ -152,3921 +152,3900 @@
   <si>
     <t>K-Vision &amp; GOL Paket CLING (CL01)  30 Hari</t>
   </si>
   <si>
     <t>ovo100</t>
   </si>
   <si>
     <t>OVO</t>
   </si>
   <si>
     <t>OVO 100.000</t>
   </si>
   <si>
     <t>ovo50</t>
   </si>
   <si>
     <t>OVO 50.000</t>
   </si>
   <si>
     <t>ovocek</t>
   </si>
   <si>
     <t>Cek Nama Pengguna OVO</t>
   </si>
   <si>
-    <t>pln100</t>
+    <t>pre31459719</t>
+  </si>
+  <si>
+    <t>Free Fire 20 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459724</t>
+  </si>
+  <si>
+    <t>Free Fire 36 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459725</t>
+  </si>
+  <si>
+    <t>Free Fire 41 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459729</t>
+  </si>
+  <si>
+    <t>Free Fire 55 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459731</t>
+  </si>
+  <si>
+    <t>Free Fire 60 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459734</t>
+  </si>
+  <si>
+    <t>Free Fire 75 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459736</t>
+  </si>
+  <si>
+    <t>Free Fire 80 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459737</t>
+  </si>
+  <si>
+    <t>Free Fire 85 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459739</t>
+  </si>
+  <si>
+    <t>Free Fire 90 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459741</t>
+  </si>
+  <si>
+    <t>Free Fire 95 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459747</t>
+  </si>
+  <si>
+    <t>Free Fire 120 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459755</t>
+  </si>
+  <si>
+    <t>Free Fire 150 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459759</t>
+  </si>
+  <si>
+    <t>Free Fire 160 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459764</t>
+  </si>
+  <si>
+    <t>Free Fire 180 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459787</t>
+  </si>
+  <si>
+    <t>Free Fire 300 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459792</t>
+  </si>
+  <si>
+    <t>Free Fire 330 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459793</t>
+  </si>
+  <si>
+    <t>Free Fire 350 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459798</t>
+  </si>
+  <si>
+    <t>Free Fire 375 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459803</t>
+  </si>
+  <si>
+    <t>Free Fire 400 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459810</t>
+  </si>
+  <si>
+    <t>Free Fire 455 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459817</t>
+  </si>
+  <si>
+    <t>Free Fire 500 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459827</t>
+  </si>
+  <si>
+    <t>Free Fire 550 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459829</t>
+  </si>
+  <si>
+    <t>Free Fire 600 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459839</t>
+  </si>
+  <si>
+    <t>Free Fire 655 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459840</t>
+  </si>
+  <si>
+    <t>Free Fire 700 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459855</t>
+  </si>
+  <si>
+    <t>Free Fire 750 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459868</t>
+  </si>
+  <si>
+    <t>Free Fire 925 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459877</t>
+  </si>
+  <si>
+    <t>Free Fire 1075 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459878</t>
+  </si>
+  <si>
+    <t>Free Fire 1080 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459881</t>
+  </si>
+  <si>
+    <t>Free Fire 1150 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459882</t>
+  </si>
+  <si>
+    <t>Free Fire 1200 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459884</t>
+  </si>
+  <si>
+    <t>Free Fire 1300 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459890</t>
+  </si>
+  <si>
+    <t>Free Fire 1400 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459892</t>
+  </si>
+  <si>
+    <t>Free Fire 1510 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459894</t>
+  </si>
+  <si>
+    <t>Free Fire 1600 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459895</t>
+  </si>
+  <si>
+    <t>Free Fire 1795 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459896</t>
+  </si>
+  <si>
+    <t>Free Fire 1800 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459897</t>
+  </si>
+  <si>
+    <t>Free Fire 1875 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459899</t>
+  </si>
+  <si>
+    <t>Free Fire 1900 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459924</t>
+  </si>
+  <si>
+    <t>Free Fire 3000 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459926</t>
+  </si>
+  <si>
+    <t>Free Fire 3100 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459928</t>
+  </si>
+  <si>
+    <t>Free Fire 3310 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459931</t>
+  </si>
+  <si>
+    <t>Free Fire 3675 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459932</t>
+  </si>
+  <si>
+    <t>Free Fire 3800 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459933</t>
+  </si>
+  <si>
+    <t>Free Fire 4000 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459935</t>
+  </si>
+  <si>
+    <t>Free Fire 4340 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459936</t>
+  </si>
+  <si>
+    <t>Free Fire 4450 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459937</t>
+  </si>
+  <si>
+    <t>Free Fire 4720 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459938</t>
+  </si>
+  <si>
+    <t>Free Fire 4800 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459940</t>
+  </si>
+  <si>
+    <t>Free Fire 5500 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459941</t>
+  </si>
+  <si>
+    <t>Free Fire 5600 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459942</t>
+  </si>
+  <si>
+    <t>Free Fire 6000 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459944</t>
+  </si>
+  <si>
+    <t>Free Fire 6550 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459945</t>
+  </si>
+  <si>
+    <t>Free Fire 6900 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459947</t>
+  </si>
+  <si>
+    <t>Free Fire 7295 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459948</t>
+  </si>
+  <si>
+    <t>Free Fire 7310 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459950</t>
+  </si>
+  <si>
+    <t>Free Fire 7360 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459951</t>
+  </si>
+  <si>
+    <t>Free Fire 7430 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459953</t>
+  </si>
+  <si>
+    <t>Free Fire 7650 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459954</t>
+  </si>
+  <si>
+    <t>Free Fire 8010 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459955</t>
+  </si>
+  <si>
+    <t>Free Fire 8730 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459956</t>
+  </si>
+  <si>
+    <t>Free Fire 9290 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459957</t>
+  </si>
+  <si>
+    <t>Free Fire 9800 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459958</t>
+  </si>
+  <si>
+    <t>Free Fire 14580 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459959</t>
+  </si>
+  <si>
+    <t>Free Fire 36500 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459960</t>
+  </si>
+  <si>
+    <t>Free Fire 37050 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31459961</t>
+  </si>
+  <si>
+    <t>Free Fire 73100 Diamond (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31463078</t>
+  </si>
+  <si>
+    <t>POINT BLANK</t>
+  </si>
+  <si>
+    <t>Voucher 1.200 PB Cash</t>
+  </si>
+  <si>
+    <t>pre31463079</t>
+  </si>
+  <si>
+    <t>Voucher 2.400 PB Cash</t>
+  </si>
+  <si>
+    <t>pre31463080</t>
+  </si>
+  <si>
+    <t>Voucher 6.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pre31463081</t>
+  </si>
+  <si>
+    <t>Voucher 12.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pre31463082</t>
+  </si>
+  <si>
+    <t>Voucher 24.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pre31463083</t>
+  </si>
+  <si>
+    <t>Voucher 36.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pre31463084</t>
+  </si>
+  <si>
+    <t>Voucher 60.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pre31465199</t>
+  </si>
+  <si>
+    <t>Blood Strike</t>
+  </si>
+  <si>
+    <t>Blood Strike 100 Gold</t>
+  </si>
+  <si>
+    <t>pre31465203</t>
+  </si>
+  <si>
+    <t>Blood Strike 600 Gold</t>
+  </si>
+  <si>
+    <t>pre31465204</t>
+  </si>
+  <si>
+    <t>Blood Strike 500 Gold</t>
+  </si>
+  <si>
+    <t>pre31465205</t>
+  </si>
+  <si>
+    <t>Blood Strike 700 Gold</t>
+  </si>
+  <si>
+    <t>pre31465206</t>
+  </si>
+  <si>
+    <t>Blood Strike 800 Gold</t>
+  </si>
+  <si>
+    <t>pre31465208</t>
+  </si>
+  <si>
+    <t>Blood Strike 1.000 Gold</t>
+  </si>
+  <si>
+    <t>pre31465211</t>
+  </si>
+  <si>
+    <t>Blood Strike 4.000 Gold</t>
+  </si>
+  <si>
+    <t>pre31465212</t>
+  </si>
+  <si>
+    <t>Blood Strike 6.000 Gold</t>
+  </si>
+  <si>
+    <t>pre31465217</t>
+  </si>
+  <si>
+    <t>Blood Strike 10.000 Gold</t>
+  </si>
+  <si>
+    <t>pre31466746</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE</t>
+  </si>
+  <si>
+    <t>Pubg Royale Pass</t>
+  </si>
+  <si>
+    <t>pre31466747</t>
+  </si>
+  <si>
+    <t>Pubg Elite Pass Plus</t>
+  </si>
+  <si>
+    <t>pre31466749</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 25 UC</t>
+  </si>
+  <si>
+    <t>pre31466750</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 30 UC</t>
+  </si>
+  <si>
+    <t>pre31466752</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 40 UC</t>
+  </si>
+  <si>
+    <t>pre31466753</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 50 UC</t>
+  </si>
+  <si>
+    <t>pre31466754</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 60 UC</t>
+  </si>
+  <si>
+    <t>pre31466756</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 80 UC</t>
+  </si>
+  <si>
+    <t>pre31466758</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 105 UC</t>
+  </si>
+  <si>
+    <t>pre31466759</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 120 UC</t>
+  </si>
+  <si>
+    <t>pre31466760</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 125 UC</t>
+  </si>
+  <si>
+    <t>pre31466762</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 200 UC</t>
+  </si>
+  <si>
+    <t>pre31466764</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 300 UC</t>
+  </si>
+  <si>
+    <t>pre31466766</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 400 UC</t>
+  </si>
+  <si>
+    <t>pre31466767</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 500 UC</t>
+  </si>
+  <si>
+    <t>pre31466768</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 550 UC</t>
+  </si>
+  <si>
+    <t>pre31466769</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 600 UC</t>
+  </si>
+  <si>
+    <t>pre31466771</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 750 UC</t>
+  </si>
+  <si>
+    <t>pre31466772</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 800 UC</t>
+  </si>
+  <si>
+    <t>pre31466773</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 900 UC</t>
+  </si>
+  <si>
+    <t>pre31466774</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1000 UC</t>
+  </si>
+  <si>
+    <t>pre31466775</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1100 UC</t>
+  </si>
+  <si>
+    <t>pre31466776</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1200 UC</t>
+  </si>
+  <si>
+    <t>pre31466777</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1250 UC</t>
+  </si>
+  <si>
+    <t>pre31466778</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1313 UC</t>
+  </si>
+  <si>
+    <t>pre31466779</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1350 UC</t>
+  </si>
+  <si>
+    <t>pre31466780</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1440 UC</t>
+  </si>
+  <si>
+    <t>pre31466781</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1500 UC</t>
+  </si>
+  <si>
+    <t>pre31466782</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1600 UC</t>
+  </si>
+  <si>
+    <t>pre31466783</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1750 UC</t>
+  </si>
+  <si>
+    <t>pre31466784</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1800 UC</t>
+  </si>
+  <si>
+    <t>pre31466785</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1900 UC</t>
+  </si>
+  <si>
+    <t>pre31466786</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 2000 UC</t>
+  </si>
+  <si>
+    <t>pre31466787</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 2200 UC</t>
+  </si>
+  <si>
+    <t>pre31466788</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 2353 UC</t>
+  </si>
+  <si>
+    <t>pre31466789</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 2463 UC</t>
+  </si>
+  <si>
+    <t>pre31466790</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 2500 UC</t>
+  </si>
+  <si>
+    <t>pre31466791</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 2750 UC</t>
+  </si>
+  <si>
+    <t>pre31466792</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 2875 UC</t>
+  </si>
+  <si>
+    <t>pre31466793</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 3000 UC</t>
+  </si>
+  <si>
+    <t>pre31466794</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 3300 UC</t>
+  </si>
+  <si>
+    <t>pre31466795</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 3400 UC</t>
+  </si>
+  <si>
+    <t>pre31466796</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 3500 UC</t>
+  </si>
+  <si>
+    <t>pre31466797</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 3790 UC</t>
+  </si>
+  <si>
+    <t>pre31466798</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 3850 UC</t>
+  </si>
+  <si>
+    <t>pre31466799</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 3925 UC</t>
+  </si>
+  <si>
+    <t>pre31466800</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 4000 UC</t>
+  </si>
+  <si>
+    <t>pre31466801</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 4175 UC</t>
+  </si>
+  <si>
+    <t>pre31466802</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 4200 UC</t>
+  </si>
+  <si>
+    <t>pre31466803</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 4400 UC</t>
+  </si>
+  <si>
+    <t>pre31466804</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 4510 UC</t>
+  </si>
+  <si>
+    <t>pre31466805</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 4663 UC</t>
+  </si>
+  <si>
+    <t>pre31466806</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 4843 UC</t>
+  </si>
+  <si>
+    <t>pre31466807</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 4930 UC</t>
+  </si>
+  <si>
+    <t>pre31466808</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 5000 UC</t>
+  </si>
+  <si>
+    <t>pre31466809</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 5500 UC</t>
+  </si>
+  <si>
+    <t>pre31466810</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 6000 UC</t>
+  </si>
+  <si>
+    <t>pre31466811</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 6310 UC</t>
+  </si>
+  <si>
+    <t>pre31466812</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 6600 UC</t>
+  </si>
+  <si>
+    <t>pre31466813</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 6790 UC</t>
+  </si>
+  <si>
+    <t>pre31466814</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 6970 UC</t>
+  </si>
+  <si>
+    <t>pre31466815</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 7000 UC</t>
+  </si>
+  <si>
+    <t>pre31466816</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 7700 UC</t>
+  </si>
+  <si>
+    <t>pre31466817</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 8000 UC</t>
+  </si>
+  <si>
+    <t>pre31466818</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 8400 UC</t>
+  </si>
+  <si>
+    <t>pre31466819</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 8750 UC</t>
+  </si>
+  <si>
+    <t>pre31466820</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 8800 UC</t>
+  </si>
+  <si>
+    <t>pre31466821</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 9000 UC</t>
+  </si>
+  <si>
+    <t>pre31466822</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 9375 UC</t>
+  </si>
+  <si>
+    <t>pre31466823</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 9900 UC</t>
+  </si>
+  <si>
+    <t>pre31466824</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 10005 UC</t>
+  </si>
+  <si>
+    <t>pre31466825</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 11000 UC</t>
+  </si>
+  <si>
+    <t>pre31466826</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 11950 UC</t>
+  </si>
+  <si>
+    <t>pre31466827</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 12263 UC</t>
+  </si>
+  <si>
+    <t>pre31466828</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 16200 UC</t>
+  </si>
+  <si>
+    <t>pre31466829</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 24300 UC</t>
+  </si>
+  <si>
+    <t>pre31466830</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 32400 UC</t>
+  </si>
+  <si>
+    <t>pre31466831</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 40500 UC</t>
+  </si>
+  <si>
+    <t>pre31466832</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 48600 UC</t>
+  </si>
+  <si>
+    <t>pre31466833</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 56700 UC</t>
+  </si>
+  <si>
+    <t>pre31466834</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 64800 UC</t>
+  </si>
+  <si>
+    <t>pre31466835</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 72900 UC</t>
+  </si>
+  <si>
+    <t>pre31466836</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 81000 UC</t>
+  </si>
+  <si>
+    <t>pre31466837</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 89100 UC</t>
+  </si>
+  <si>
+    <t>pre31466838</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 840 UC</t>
+  </si>
+  <si>
+    <t>pre31466853</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS</t>
+  </si>
+  <si>
+    <t>Mobile Legends Weekly Diamond Pass (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466854</t>
+  </si>
+  <si>
+    <t>Mobile Legends Weekly Diamond Pass 2x (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466855</t>
+  </si>
+  <si>
+    <t>Mobile Legends Weekly Diamond Pass 3x (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466856</t>
+  </si>
+  <si>
+    <t>Mobile Legends Weekly Diamond Pass 4x (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466857</t>
+  </si>
+  <si>
+    <t>Mobile Legends Weekly Diamond Pass 5x (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466858</t>
+  </si>
+  <si>
+    <t>Mobile Legends Twilight Pass (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466859</t>
+  </si>
+  <si>
+    <t>Mobile Legends 5 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466860</t>
+  </si>
+  <si>
+    <t>Mobile Legends 10 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466863</t>
+  </si>
+  <si>
+    <t>Mobile Legends 28 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466864</t>
+  </si>
+  <si>
+    <t>Mobile Legends 33 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466865</t>
+  </si>
+  <si>
+    <t>Mobile Legends 36 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466867</t>
+  </si>
+  <si>
+    <t>Mobile Legends 44 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466868</t>
+  </si>
+  <si>
+    <t>Mobile Legends 50 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466870</t>
+  </si>
+  <si>
+    <t>Mobile Legends First Top Up 50+Bonus Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466871</t>
+  </si>
+  <si>
+    <t>Mobile Legends 54 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466873</t>
+  </si>
+  <si>
+    <t>Mobile Legends 59 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466874</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS Weekly Elite Bundle (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466875</t>
+  </si>
+  <si>
+    <t>Mobile Legends 66 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466876</t>
+  </si>
+  <si>
+    <t>Mobile Legends 71 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466877</t>
+  </si>
+  <si>
+    <t>Mobile Legends 74 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466879</t>
+  </si>
+  <si>
+    <t>Mobile Legends 85 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466882</t>
+  </si>
+  <si>
+    <t>Mobile Legends 97 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466883</t>
+  </si>
+  <si>
+    <t>Mobile Legends 113 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466885</t>
+  </si>
+  <si>
+    <t>Mobile Legends 128 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466886</t>
+  </si>
+  <si>
+    <t>Mobile Legends 144 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466887</t>
+  </si>
+  <si>
+    <t>Mobile Legends First Top Up 150+Bonus Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466888</t>
+  </si>
+  <si>
+    <t>Mobile Legends 170 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466890</t>
+  </si>
+  <si>
+    <t>Mobile Legends 184 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466891</t>
+  </si>
+  <si>
+    <t>Mobile Legends 219 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466892</t>
+  </si>
+  <si>
+    <t>Mobile Legends 229 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466894</t>
+  </si>
+  <si>
+    <t>Mobile Legends 222 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466895</t>
+  </si>
+  <si>
+    <t>Mobile Legends 240 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466897</t>
+  </si>
+  <si>
+    <t>Mobile Legends 257 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466898</t>
+  </si>
+  <si>
+    <t>Mobile Legends First Top Up 250+Bonus Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466899</t>
+  </si>
+  <si>
+    <t>Mobile Legends 278 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466900</t>
+  </si>
+  <si>
+    <t>Mobile Legends 284 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466901</t>
+  </si>
+  <si>
+    <t>Mobile Legends 296 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466902</t>
+  </si>
+  <si>
+    <t>Mobile Legends 301 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466904</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS Monthly Epic Bundle (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466906</t>
+  </si>
+  <si>
+    <t>Mobile Legends 340 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466907</t>
+  </si>
+  <si>
+    <t>Mobile Legends 345 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466908</t>
+  </si>
+  <si>
+    <t>Mobile Legends 355 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466910</t>
+  </si>
+  <si>
+    <t>Mobile Legends 374 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466911</t>
+  </si>
+  <si>
+    <t>Mobile Legends 381 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466913</t>
+  </si>
+  <si>
+    <t>Mobile Legends 370 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466915</t>
+  </si>
+  <si>
+    <t>Mobile Legends 408 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466916</t>
+  </si>
+  <si>
+    <t>Mobile Legends 425 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466917</t>
+  </si>
+  <si>
+    <t>Mobile Legends 427 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466918</t>
+  </si>
+  <si>
+    <t>Mobile Legends 452 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466919</t>
+  </si>
+  <si>
+    <t>Mobile Legends 510 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466920</t>
+  </si>
+  <si>
+    <t>Mobile Legends 512 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466921</t>
+  </si>
+  <si>
+    <t>Mobile Legends 522 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466923</t>
+  </si>
+  <si>
+    <t>Mobile Legends 568 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466924</t>
+  </si>
+  <si>
+    <t>Mobile Legends First Top Up 500+Bonus Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466926</t>
+  </si>
+  <si>
+    <t>Mobile Legends 601 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466931</t>
+  </si>
+  <si>
+    <t>Mobile Legends 712 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466932</t>
+  </si>
+  <si>
+    <t>Mobile Legends 716 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466933</t>
+  </si>
+  <si>
+    <t>Mobile Legends 717 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466934</t>
+  </si>
+  <si>
+    <t>Mobile Legends 750 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466936</t>
+  </si>
+  <si>
+    <t>Mobile Legends 758 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466937</t>
+  </si>
+  <si>
+    <t>Mobile Legends 875 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466939</t>
+  </si>
+  <si>
+    <t>Mobile Legends 960 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466940</t>
+  </si>
+  <si>
+    <t>Mobile Legends 965 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466941</t>
+  </si>
+  <si>
+    <t>Mobile Legends 977 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466942</t>
+  </si>
+  <si>
+    <t>Mobile Legends 966 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466944</t>
+  </si>
+  <si>
+    <t>Mobile Legends 1.045 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466945</t>
+  </si>
+  <si>
+    <t>Mobile Legends 1.050 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466947</t>
+  </si>
+  <si>
+    <t>Mobile Legends 1.134 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466948</t>
+  </si>
+  <si>
+    <t>Mobile Legends 1.136 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466949</t>
+  </si>
+  <si>
+    <t>Mobile Legends 1.139 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466950</t>
+  </si>
+  <si>
+    <t>Mobile Legends 1.159 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466951</t>
+  </si>
+  <si>
+    <t>Mobile Legends 1.164 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466952</t>
+  </si>
+  <si>
+    <t>Mobile Legends 1.183 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466953</t>
+  </si>
+  <si>
+    <t>Mobile Legends 1.220 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466954</t>
+  </si>
+  <si>
+    <t>Mobile Legends 1.230 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466955</t>
+  </si>
+  <si>
+    <t>Mobile Legends 1.368 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466956</t>
+  </si>
+  <si>
+    <t>Mobile Legends 1.412 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466957</t>
+  </si>
+  <si>
+    <t>Mobile Legends 1.443 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466958</t>
+  </si>
+  <si>
+    <t>Mobile Legends 1.453 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466959</t>
+  </si>
+  <si>
+    <t>Mobile Legends 1.507 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466960</t>
+  </si>
+  <si>
+    <t>Mobile Legends 1.672 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466961</t>
+  </si>
+  <si>
+    <t>Mobile Legends 1.704 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466962</t>
+  </si>
+  <si>
+    <t>Mobile Legends 1.750 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466963</t>
+  </si>
+  <si>
+    <t>Mobile Legends 2.010 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466964</t>
+  </si>
+  <si>
+    <t>Mobile Legends 2.180 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466965</t>
+  </si>
+  <si>
+    <t>Mobile Legends 2.199 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466966</t>
+  </si>
+  <si>
+    <t>Mobile Legends 2.350 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466967</t>
+  </si>
+  <si>
+    <t>Mobile Legends 2.382 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466968</t>
+  </si>
+  <si>
+    <t>Mobile Legends 2.536 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466969</t>
+  </si>
+  <si>
+    <t>Mobile Legends 2.578 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466970</t>
+  </si>
+  <si>
+    <t>Mobile Legends 2.625 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466971</t>
+  </si>
+  <si>
+    <t>Mobile Legends 2.885 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466972</t>
+  </si>
+  <si>
+    <t>Mobile Legends 2.904 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466973</t>
+  </si>
+  <si>
+    <t>Mobile Legends 3.453 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466974</t>
+  </si>
+  <si>
+    <t>Mobile Legends 3.481 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466975</t>
+  </si>
+  <si>
+    <t>Mobile Legends 3.693 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466976</t>
+  </si>
+  <si>
+    <t>Mobile Legends 4.020 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466977</t>
+  </si>
+  <si>
+    <t>Mobile Legends 4026 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466978</t>
+  </si>
+  <si>
+    <t>Mobile Legends 4.404 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466979</t>
+  </si>
+  <si>
+    <t>Mobile Legends 4.588 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466980</t>
+  </si>
+  <si>
+    <t>Mobile Legends 4.678 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466981</t>
+  </si>
+  <si>
+    <t>Mobile Legends 4.830 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466982</t>
+  </si>
+  <si>
+    <t>Mobile Legends 5.372 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466983</t>
+  </si>
+  <si>
+    <t>Mobile Legends 5.398 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466984</t>
+  </si>
+  <si>
+    <t>Mobile Legends 5.568 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466985</t>
+  </si>
+  <si>
+    <t>Mobile Legends 5.940 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466986</t>
+  </si>
+  <si>
+    <t>Mobile Legends 6.001 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466987</t>
+  </si>
+  <si>
+    <t>Mobile Legends 6.030 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466988</t>
+  </si>
+  <si>
+    <t>Mobile Legends 6.257 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466989</t>
+  </si>
+  <si>
+    <t>Mobile Legends 6.840 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466990</t>
+  </si>
+  <si>
+    <t>Mobile Legends 7.195 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466991</t>
+  </si>
+  <si>
+    <t>Mobile Legends 7.660 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466992</t>
+  </si>
+  <si>
+    <t>Mobile Legends 7.715 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466993</t>
+  </si>
+  <si>
+    <t>Mobile Legends 7.723 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466994</t>
+  </si>
+  <si>
+    <t>Mobile Legends 8.040 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466995</t>
+  </si>
+  <si>
+    <t>Mobile Legends 8.302 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466996</t>
+  </si>
+  <si>
+    <t>Mobile Legends 8.850 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466997</t>
+  </si>
+  <si>
+    <t>Mobile Legends 9.304 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466998</t>
+  </si>
+  <si>
+    <t>Mobile Legends 9.588 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31466999</t>
+  </si>
+  <si>
+    <t>Mobile Legends 9.660 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31467000</t>
+  </si>
+  <si>
+    <t>Mobile Legends 10.050 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31467001</t>
+  </si>
+  <si>
+    <t>Mobile Legends 11.670 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31467002</t>
+  </si>
+  <si>
+    <t>Mobile Legends 12.060 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31467003</t>
+  </si>
+  <si>
+    <t>Mobile Legends 12.953 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31467004</t>
+  </si>
+  <si>
+    <t>Mobile Legends 13.680 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31467005</t>
+  </si>
+  <si>
+    <t>Mobile Legends 14.490 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31467006</t>
+  </si>
+  <si>
+    <t>Mobile Legends 14.814 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31467007</t>
+  </si>
+  <si>
+    <t>Mobile Legends 16.080 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31467008</t>
+  </si>
+  <si>
+    <t>Mobile Legends 16.500 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31467009</t>
+  </si>
+  <si>
+    <t>Mobile Legends 18.510 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31467010</t>
+  </si>
+  <si>
+    <t>Mobile Legends 20.100 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31467011</t>
+  </si>
+  <si>
+    <t>Mobile Legends 20.195 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31467012</t>
+  </si>
+  <si>
+    <t>Mobile Legends 21.330 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31467013</t>
+  </si>
+  <si>
+    <t>Mobile Legends 28.980 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31467014</t>
+  </si>
+  <si>
+    <t>Mobile Legends 19 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31467015</t>
+  </si>
+  <si>
+    <t>Mobile Legends 18 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31467016</t>
+  </si>
+  <si>
+    <t>Mobile Legends 17 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31467017</t>
+  </si>
+  <si>
+    <t>Mobile Legends 12 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31467018</t>
+  </si>
+  <si>
+    <t>Mobile Legends 14 Diamonds (Indonesia)</t>
+  </si>
+  <si>
+    <t>pre31467720</t>
+  </si>
+  <si>
+    <t>Blood Strike 200 Gold</t>
+  </si>
+  <si>
+    <t>pre31467721</t>
+  </si>
+  <si>
+    <t>Blood Strike 300 Gold</t>
+  </si>
+  <si>
+    <t>pre31467722</t>
+  </si>
+  <si>
+    <t>Blood Strike 400 Gold</t>
+  </si>
+  <si>
+    <t>pre31467727</t>
+  </si>
+  <si>
+    <t>Blood Strike 900 Gold</t>
+  </si>
+  <si>
+    <t>pre31467729</t>
+  </si>
+  <si>
+    <t>Blood Strike 2.000 Gold</t>
+  </si>
+  <si>
+    <t>pre31467730</t>
+  </si>
+  <si>
+    <t>Blood Strike 3.000 Gold</t>
+  </si>
+  <si>
+    <t>pre31467733</t>
+  </si>
+  <si>
+    <t>Blood Strike 5.000 Gold</t>
+  </si>
+  <si>
+    <t>pre31467734</t>
+  </si>
+  <si>
+    <t>Blood Strike 7.000 Gold</t>
+  </si>
+  <si>
+    <t>pre31467735</t>
+  </si>
+  <si>
+    <t>Blood Strike 8.000 Gold</t>
+  </si>
+  <si>
+    <t>pre31467736</t>
+  </si>
+  <si>
+    <t>Blood Strike 9.000 Gold</t>
+  </si>
+  <si>
+    <t>pre31467764</t>
+  </si>
+  <si>
+    <t>Arena Breakout</t>
+  </si>
+  <si>
+    <t>Arena Breakout 60 Bonds</t>
+  </si>
+  <si>
+    <t>pre31467765</t>
+  </si>
+  <si>
+    <t>Arena Breakout Pilihan Pemula</t>
+  </si>
+  <si>
+    <t>pre31467766</t>
+  </si>
+  <si>
+    <t>Arena Breakout Kotak Anti Peluru 30 Hari</t>
+  </si>
+  <si>
+    <t>pre31467767</t>
+  </si>
+  <si>
+    <t>Arena Breakout 310 Bonds</t>
+  </si>
+  <si>
+    <t>pre31467768</t>
+  </si>
+  <si>
+    <t>Arena Breakout Battle Pass Lanjutan</t>
+  </si>
+  <si>
+    <t>pre31467769</t>
+  </si>
+  <si>
+    <t>Arena Breakout Percobaan Elite 30 Hari</t>
+  </si>
+  <si>
+    <t>pre31467770</t>
+  </si>
+  <si>
+    <t>Arena Breakout Kotak Komposit 30 Hari</t>
+  </si>
+  <si>
+    <t>pre31467771</t>
+  </si>
+  <si>
+    <t>Arena Breakout 630 Bonds</t>
+  </si>
+  <si>
+    <t>pre31467772</t>
+  </si>
+  <si>
+    <t>Arena Breakout Kuartal Battle Pass Premium (3 Bulan)</t>
+  </si>
+  <si>
+    <t>pre31467773</t>
+  </si>
+  <si>
+    <t>Arena Breakout Battle Pass Premium</t>
+  </si>
+  <si>
+    <t>pre31467774</t>
+  </si>
+  <si>
+    <t>Arena Breakout 1.580 Bonds</t>
+  </si>
+  <si>
+    <t>pre31467775</t>
+  </si>
+  <si>
+    <t>Arena Breakout 3.200 Bonds</t>
+  </si>
+  <si>
+    <t>pre31467776</t>
+  </si>
+  <si>
+    <t>Arena Breakout 6.500 Bonds</t>
+  </si>
+  <si>
+    <t>pre31467834</t>
+  </si>
+  <si>
+    <t>Call of Duty MOBILE</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 26 CP</t>
+  </si>
+  <si>
+    <t>pre31467835</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 31 CP</t>
+  </si>
+  <si>
+    <t>pre31467836</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 53 CP</t>
+  </si>
+  <si>
+    <t>pre31467837</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 62 CP</t>
+  </si>
+  <si>
+    <t>pre31467838</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 63 CP</t>
+  </si>
+  <si>
+    <t>pre31467839</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 106 CP</t>
+  </si>
+  <si>
+    <t>pre31467840</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 112 CP</t>
+  </si>
+  <si>
+    <t>pre31467841</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 127 CP</t>
+  </si>
+  <si>
+    <t>pre31467842</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 128 CP</t>
+  </si>
+  <si>
+    <t>pre31467843</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 165 CP</t>
+  </si>
+  <si>
+    <t>pre31467844</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 264 CP</t>
+  </si>
+  <si>
+    <t>pre31467845</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 278 CP</t>
+  </si>
+  <si>
+    <t>pre31467846</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 320 CP</t>
+  </si>
+  <si>
+    <t>pre31467847</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 321 CP</t>
+  </si>
+  <si>
+    <t>pre31467848</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 331 CP</t>
+  </si>
+  <si>
+    <t>pre31467849</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 390 CP</t>
+  </si>
+  <si>
+    <t>pre31467850</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 443 CP</t>
+  </si>
+  <si>
+    <t>pre31467851</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 528 CP</t>
+  </si>
+  <si>
+    <t>pre31467852</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 581 CP</t>
+  </si>
+  <si>
+    <t>pre31467853</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 640 CP</t>
+  </si>
+  <si>
+    <t>pre31467854</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 645 CP</t>
+  </si>
+  <si>
+    <t>pre31467855</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 693 CP</t>
+  </si>
+  <si>
+    <t>pre31467856</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 746 CP</t>
+  </si>
+  <si>
+    <t>pre31467857</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 800 CP</t>
+  </si>
+  <si>
+    <t>pre31467858</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 859 CP</t>
+  </si>
+  <si>
+    <t>pre31467859</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 1024 CP</t>
+  </si>
+  <si>
+    <t>pre31467860</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 1056 CP</t>
+  </si>
+  <si>
+    <t>pre31467861</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 1268 CP</t>
+  </si>
+  <si>
+    <t>pre31467862</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 1288 CP</t>
+  </si>
+  <si>
+    <t>pre31467863</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 1373 CP</t>
+  </si>
+  <si>
+    <t>pre31467864</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 1584 CP</t>
+  </si>
+  <si>
+    <t>pre31467865</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 1675 CP</t>
+  </si>
+  <si>
+    <t>pre31467866</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 2059 CP</t>
+  </si>
+  <si>
+    <t>pre31467867</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 2060 CP</t>
+  </si>
+  <si>
+    <t>pre31467868</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 2067 CP</t>
+  </si>
+  <si>
+    <t>pre31467869</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 2640 CP</t>
+  </si>
+  <si>
+    <t>pre31467870</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 2750 CP</t>
+  </si>
+  <si>
+    <t>pre31467871</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 3564 CP</t>
+  </si>
+  <si>
+    <t>pre31467872</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 4013 CP</t>
+  </si>
+  <si>
+    <t>pre31467873</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 5280 CP</t>
+  </si>
+  <si>
+    <t>pre31467874</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 5618 CP</t>
+  </si>
+  <si>
+    <t>pre31467875</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 7656 CP</t>
+  </si>
+  <si>
+    <t>pre31467876</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 10560 CP</t>
+  </si>
+  <si>
+    <t>pre31467877</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 15312 CP</t>
+  </si>
+  <si>
+    <t>pre31467878</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 26400 CP</t>
+  </si>
+  <si>
+    <t>pre31467879</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 38280 CP</t>
+  </si>
+  <si>
+    <t>pre31467880</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 52800 CP</t>
+  </si>
+  <si>
+    <t>pre31467881</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile 76560 CP</t>
+  </si>
+  <si>
+    <t>pre31467906</t>
+  </si>
+  <si>
+    <t>Valorant</t>
+  </si>
+  <si>
+    <t>Valorant 475 VP</t>
+  </si>
+  <si>
+    <t>pre31467907</t>
+  </si>
+  <si>
+    <t>Valorant 950 VP</t>
+  </si>
+  <si>
+    <t>pre31467908</t>
+  </si>
+  <si>
+    <t>Valorant 1.000 VP</t>
+  </si>
+  <si>
+    <t>pre31467910</t>
+  </si>
+  <si>
+    <t>Valorant 2.000 VP</t>
+  </si>
+  <si>
+    <t>pre31467912</t>
+  </si>
+  <si>
+    <t>Valorant 2.525 VP</t>
+  </si>
+  <si>
+    <t>pre31467913</t>
+  </si>
+  <si>
+    <t>Valorant 3.050 VP</t>
+  </si>
+  <si>
+    <t>pre31467915</t>
+  </si>
+  <si>
+    <t>Valorant 4.100 VP</t>
+  </si>
+  <si>
+    <t>pre31467916</t>
+  </si>
+  <si>
+    <t>Valorant 4.125 VP</t>
+  </si>
+  <si>
+    <t>pre31467917</t>
+  </si>
+  <si>
+    <t>Valorant 4.650 VP</t>
+  </si>
+  <si>
+    <t>pre31467919</t>
+  </si>
+  <si>
+    <t>Valorant 5.700 VP</t>
+  </si>
+  <si>
+    <t>pre31467920</t>
+  </si>
+  <si>
+    <t>Valorant 5.825 VP</t>
+  </si>
+  <si>
+    <t>pre31467922</t>
+  </si>
+  <si>
+    <t>Valorant 7.300 VP</t>
+  </si>
+  <si>
+    <t>pre31467923</t>
+  </si>
+  <si>
+    <t>Valorant 7.400 VP</t>
+  </si>
+  <si>
+    <t>pre31467924</t>
+  </si>
+  <si>
+    <t>Valorant 8.990 VP</t>
+  </si>
+  <si>
+    <t>pre31467925</t>
+  </si>
+  <si>
+    <t>Valorant 10.700 VP</t>
+  </si>
+  <si>
+    <t>pre31467926</t>
+  </si>
+  <si>
+    <t>Valorant 11.000 VP</t>
+  </si>
+  <si>
+    <t>pre31467927</t>
+  </si>
+  <si>
+    <t>Valorant 11.100 VP</t>
+  </si>
+  <si>
+    <t>pre31467928</t>
+  </si>
+  <si>
+    <t>Valorant 11.475 VP</t>
+  </si>
+  <si>
+    <t>pre31467929</t>
+  </si>
+  <si>
+    <t>Valorant 12.000 VP</t>
+  </si>
+  <si>
+    <t>pre31467931</t>
+  </si>
+  <si>
+    <t>Valorant 14.650 VP</t>
+  </si>
+  <si>
+    <t>pre31467932</t>
+  </si>
+  <si>
+    <t>Valorant 22.000 VP</t>
+  </si>
+  <si>
+    <t>pre31468016</t>
+  </si>
+  <si>
+    <t>Delta Force</t>
+  </si>
+  <si>
+    <t>Delta Force 18 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>pre31468017</t>
+  </si>
+  <si>
+    <t>Delta Force 30 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>pre31468019</t>
+  </si>
+  <si>
+    <t>Delta Force 60 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>pre31468021</t>
+  </si>
+  <si>
+    <t>Delta Force 300 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>pre31468023</t>
+  </si>
+  <si>
+    <t>Delta Force 420 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>pre31468024</t>
+  </si>
+  <si>
+    <t>Delta Force 680 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>pre31468025</t>
+  </si>
+  <si>
+    <t>Delta Force 1.280 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>pre31468026</t>
+  </si>
+  <si>
+    <t>Delta Force 1.680 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>pre31468027</t>
+  </si>
+  <si>
+    <t>Delta Force 3.280 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>pre31468028</t>
+  </si>
+  <si>
+    <t>Delta Force 6.480 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>pre31468029</t>
+  </si>
+  <si>
+    <t>Delta Force 12.960 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>pre31468030</t>
+  </si>
+  <si>
+    <t>Delta Force 19.440 Delta Coins - Garena</t>
+  </si>
+  <si>
+    <t>pre31468180</t>
+  </si>
+  <si>
+    <t>TELKOMSEL</t>
+  </si>
+  <si>
+    <t>Telkomsel 10.000</t>
+  </si>
+  <si>
+    <t>pre31468181</t>
+  </si>
+  <si>
+    <t>Telkomsel 20.000</t>
+  </si>
+  <si>
+    <t>pre31468182</t>
+  </si>
+  <si>
+    <t>Telkomsel 30.000</t>
+  </si>
+  <si>
+    <t>pre31468183</t>
+  </si>
+  <si>
+    <t>Telkomsel 40.000</t>
+  </si>
+  <si>
+    <t>pre31468184</t>
+  </si>
+  <si>
+    <t>Telkomsel 50.000</t>
+  </si>
+  <si>
+    <t>pre31468185</t>
+  </si>
+  <si>
+    <t>Telkomsel 60.000</t>
+  </si>
+  <si>
+    <t>pre31468186</t>
+  </si>
+  <si>
+    <t>Telkomsel 55.000</t>
+  </si>
+  <si>
+    <t>pre31468187</t>
+  </si>
+  <si>
+    <t>Telkomsel 45.000</t>
+  </si>
+  <si>
+    <t>pre31468188</t>
+  </si>
+  <si>
+    <t>Telkomsel 35.000</t>
+  </si>
+  <si>
+    <t>pre31468189</t>
+  </si>
+  <si>
+    <t>Telkomsel 25.000</t>
+  </si>
+  <si>
+    <t>pre31468190</t>
+  </si>
+  <si>
+    <t>Telkomsel 65.000</t>
+  </si>
+  <si>
+    <t>pre31468191</t>
+  </si>
+  <si>
+    <t>Telkomsel 70.000</t>
+  </si>
+  <si>
+    <t>pre31468192</t>
+  </si>
+  <si>
+    <t>Telkomsel 75.000</t>
+  </si>
+  <si>
+    <t>pre31468193</t>
+  </si>
+  <si>
+    <t>Telkomsel 80.000</t>
+  </si>
+  <si>
+    <t>pre31468194</t>
+  </si>
+  <si>
+    <t>Telkomsel 85.000</t>
+  </si>
+  <si>
+    <t>pre31468195</t>
+  </si>
+  <si>
+    <t>Telkomsel 90.000</t>
+  </si>
+  <si>
+    <t>pre31468196</t>
+  </si>
+  <si>
+    <t>Telkomsel 100.000</t>
+  </si>
+  <si>
+    <t>pre31468197</t>
+  </si>
+  <si>
+    <t>Telkomsel 95.000</t>
+  </si>
+  <si>
+    <t>pre31468198</t>
+  </si>
+  <si>
+    <t>Telkomsel 1.000.000</t>
+  </si>
+  <si>
+    <t>pre31468199</t>
+  </si>
+  <si>
+    <t>Telkomsel 500.000</t>
+  </si>
+  <si>
+    <t>pre31468200</t>
+  </si>
+  <si>
+    <t>Telkomsel 450.000</t>
+  </si>
+  <si>
+    <t>pre31468201</t>
+  </si>
+  <si>
+    <t>Telkomsel 400.000</t>
+  </si>
+  <si>
+    <t>pre31468202</t>
+  </si>
+  <si>
+    <t>Telkomsel 350.000</t>
+  </si>
+  <si>
+    <t>pre31468203</t>
+  </si>
+  <si>
+    <t>Telkomsel 300.000</t>
+  </si>
+  <si>
+    <t>pre31468204</t>
+  </si>
+  <si>
+    <t>Telkomsel 250.000</t>
+  </si>
+  <si>
+    <t>pre31468205</t>
+  </si>
+  <si>
+    <t>Telkomsel 200.000</t>
+  </si>
+  <si>
+    <t>pre31468206</t>
+  </si>
+  <si>
+    <t>Telkomsel 150.000</t>
+  </si>
+  <si>
+    <t>pre31468215</t>
+  </si>
+  <si>
+    <t>Indosat 1.000.000</t>
+  </si>
+  <si>
+    <t>pre31468216</t>
+  </si>
+  <si>
+    <t>Indosat 500.000</t>
+  </si>
+  <si>
+    <t>pre31468217</t>
+  </si>
+  <si>
+    <t>Indosat 400.000</t>
+  </si>
+  <si>
+    <t>pre31468218</t>
+  </si>
+  <si>
+    <t>Indosat 300.000</t>
+  </si>
+  <si>
+    <t>pre31468219</t>
+  </si>
+  <si>
+    <t>Indosat 250.000</t>
+  </si>
+  <si>
+    <t>pre31468220</t>
+  </si>
+  <si>
+    <t>Indosat 200.000</t>
+  </si>
+  <si>
+    <t>pre31468221</t>
+  </si>
+  <si>
+    <t>Indosat 150.000</t>
+  </si>
+  <si>
+    <t>pre31468222</t>
+  </si>
+  <si>
+    <t>Indosat 100.000</t>
+  </si>
+  <si>
+    <t>pre31468223</t>
+  </si>
+  <si>
+    <t>Indosat 90.000</t>
+  </si>
+  <si>
+    <t>pre31468224</t>
+  </si>
+  <si>
+    <t>Indosat 80.000</t>
+  </si>
+  <si>
+    <t>pre31468225</t>
+  </si>
+  <si>
+    <t>Indosat 85.000</t>
+  </si>
+  <si>
+    <t>pre31468227</t>
+  </si>
+  <si>
+    <t>Indosat 70.000</t>
+  </si>
+  <si>
+    <t>pre31468228</t>
+  </si>
+  <si>
+    <t>Indosat 65.000</t>
+  </si>
+  <si>
+    <t>pre31468229</t>
+  </si>
+  <si>
+    <t>Indosat 60.000</t>
+  </si>
+  <si>
+    <t>pre31468230</t>
+  </si>
+  <si>
+    <t>Indosat 55.000</t>
+  </si>
+  <si>
+    <t>pre31468231</t>
+  </si>
+  <si>
+    <t>Indosat 50.000</t>
+  </si>
+  <si>
+    <t>pre31468232</t>
+  </si>
+  <si>
+    <t>Indosat 45.000</t>
+  </si>
+  <si>
+    <t>pre31468233</t>
+  </si>
+  <si>
+    <t>Indosat 40.000</t>
+  </si>
+  <si>
+    <t>pre31468234</t>
+  </si>
+  <si>
+    <t>Indosat 35.000</t>
+  </si>
+  <si>
+    <t>pre31468235</t>
+  </si>
+  <si>
+    <t>Indosat 30.000</t>
+  </si>
+  <si>
+    <t>pre31468236</t>
+  </si>
+  <si>
+    <t>Indosat 25.000</t>
+  </si>
+  <si>
+    <t>pre31468237</t>
+  </si>
+  <si>
+    <t>Indosat 20.000</t>
+  </si>
+  <si>
+    <t>pre31468238</t>
+  </si>
+  <si>
+    <t>Indosat 15.000</t>
+  </si>
+  <si>
+    <t>pre31468239</t>
+  </si>
+  <si>
+    <t>Indosat 12.000</t>
+  </si>
+  <si>
+    <t>pre31468240</t>
+  </si>
+  <si>
+    <t>Indosat 10.000</t>
+  </si>
+  <si>
+    <t>pre31468280</t>
+  </si>
+  <si>
+    <t>AXIS</t>
+  </si>
+  <si>
+    <t>Axis 5.000</t>
+  </si>
+  <si>
+    <t>pre31468281</t>
+  </si>
+  <si>
+    <t>Axis 10.000</t>
+  </si>
+  <si>
+    <t>pre31468282</t>
+  </si>
+  <si>
+    <t>Axis 15.000</t>
+  </si>
+  <si>
+    <t>pre31468283</t>
+  </si>
+  <si>
+    <t>Axis 20.000</t>
+  </si>
+  <si>
+    <t>pre31468284</t>
+  </si>
+  <si>
+    <t>Axis 25.000</t>
+  </si>
+  <si>
+    <t>pre31468285</t>
+  </si>
+  <si>
+    <t>Axis 30.000</t>
+  </si>
+  <si>
+    <t>pre31468286</t>
+  </si>
+  <si>
+    <t>Axis 40.000</t>
+  </si>
+  <si>
+    <t>pre31468287</t>
+  </si>
+  <si>
+    <t>Axis 50.000</t>
+  </si>
+  <si>
+    <t>pre31468288</t>
+  </si>
+  <si>
+    <t>Axis 60.000</t>
+  </si>
+  <si>
+    <t>pre31468289</t>
+  </si>
+  <si>
+    <t>Axis 70.000</t>
+  </si>
+  <si>
+    <t>pre31468290</t>
+  </si>
+  <si>
+    <t>Axis 80.000</t>
+  </si>
+  <si>
+    <t>pre31468291</t>
+  </si>
+  <si>
+    <t>Axis 90.000</t>
+  </si>
+  <si>
+    <t>pre31468292</t>
+  </si>
+  <si>
+    <t>Axis 100.000</t>
+  </si>
+  <si>
+    <t>pre31468293</t>
+  </si>
+  <si>
+    <t>Axis 150.000</t>
+  </si>
+  <si>
+    <t>pre31468294</t>
+  </si>
+  <si>
+    <t>Axis 200.000</t>
+  </si>
+  <si>
+    <t>pre31468295</t>
+  </si>
+  <si>
+    <t>Axis 300.000</t>
+  </si>
+  <si>
+    <t>pre31468296</t>
+  </si>
+  <si>
+    <t>Axis 500.000</t>
+  </si>
+  <si>
+    <t>pre31468297</t>
+  </si>
+  <si>
+    <t>Axis 1.000.000</t>
+  </si>
+  <si>
+    <t>pre31468300</t>
+  </si>
+  <si>
+    <t>SMARTFREN</t>
+  </si>
+  <si>
+    <t>Smartfren 1.000.000</t>
+  </si>
+  <si>
+    <t>pre31468301</t>
+  </si>
+  <si>
+    <t>Smartfren 900.000</t>
+  </si>
+  <si>
+    <t>pre31468302</t>
+  </si>
+  <si>
+    <t>Smartfren 800.000</t>
+  </si>
+  <si>
+    <t>pre31468303</t>
+  </si>
+  <si>
+    <t>Smartfren 700.000</t>
+  </si>
+  <si>
+    <t>pre31468304</t>
+  </si>
+  <si>
+    <t>Smartfren 600.000</t>
+  </si>
+  <si>
+    <t>pre31468305</t>
+  </si>
+  <si>
+    <t>Smartfren 500.000</t>
+  </si>
+  <si>
+    <t>pre31468306</t>
+  </si>
+  <si>
+    <t>Smartfren 400.000</t>
+  </si>
+  <si>
+    <t>pre31468307</t>
+  </si>
+  <si>
+    <t>Smartfren 300.000</t>
+  </si>
+  <si>
+    <t>pre31468308</t>
+  </si>
+  <si>
+    <t>Smartfren 250.000</t>
+  </si>
+  <si>
+    <t>pre31468309</t>
+  </si>
+  <si>
+    <t>Smartfren 200.000</t>
+  </si>
+  <si>
+    <t>pre31468310</t>
+  </si>
+  <si>
+    <t>Smartfren 150.000</t>
+  </si>
+  <si>
+    <t>pre31468311</t>
+  </si>
+  <si>
+    <t>Smartfren 100.000</t>
+  </si>
+  <si>
+    <t>pre31468312</t>
+  </si>
+  <si>
+    <t>Smartfren 125.000</t>
+  </si>
+  <si>
+    <t>pre31468313</t>
+  </si>
+  <si>
+    <t>Smartfren 90.000</t>
+  </si>
+  <si>
+    <t>pre31468314</t>
+  </si>
+  <si>
+    <t>Smartfren 95.000</t>
+  </si>
+  <si>
+    <t>pre31468315</t>
+  </si>
+  <si>
+    <t>Smartfren 85.000</t>
+  </si>
+  <si>
+    <t>pre31468316</t>
+  </si>
+  <si>
+    <t>Smartfren 80.000</t>
+  </si>
+  <si>
+    <t>pre31468317</t>
+  </si>
+  <si>
+    <t>Smartfren 75.000</t>
+  </si>
+  <si>
+    <t>pre31468318</t>
+  </si>
+  <si>
+    <t>Smartfren 70.000</t>
+  </si>
+  <si>
+    <t>pre31468319</t>
+  </si>
+  <si>
+    <t>Smartfren 65.000</t>
+  </si>
+  <si>
+    <t>pre31468320</t>
+  </si>
+  <si>
+    <t>Smartfren 60.000</t>
+  </si>
+  <si>
+    <t>pre31468321</t>
+  </si>
+  <si>
+    <t>Smartfren 55.000</t>
+  </si>
+  <si>
+    <t>pre31468322</t>
+  </si>
+  <si>
+    <t>Smartfren 50.000</t>
+  </si>
+  <si>
+    <t>pre31468323</t>
+  </si>
+  <si>
+    <t>Smartfren 45.000</t>
+  </si>
+  <si>
+    <t>pre31468324</t>
+  </si>
+  <si>
+    <t>Smartfren 40.000</t>
+  </si>
+  <si>
+    <t>pre31468325</t>
+  </si>
+  <si>
+    <t>Smartfren 35.000</t>
+  </si>
+  <si>
+    <t>pre31468326</t>
+  </si>
+  <si>
+    <t>Smartfren 30.000</t>
+  </si>
+  <si>
+    <t>pre31468327</t>
+  </si>
+  <si>
+    <t>Smartfren 25.000</t>
+  </si>
+  <si>
+    <t>pre31468328</t>
+  </si>
+  <si>
+    <t>Smartfren 20.000</t>
+  </si>
+  <si>
+    <t>pre31468329</t>
+  </si>
+  <si>
+    <t>Smartfren 15.000</t>
+  </si>
+  <si>
+    <t>pre31468330</t>
+  </si>
+  <si>
+    <t>Smartfren 10.000</t>
+  </si>
+  <si>
+    <t>pre31468331</t>
+  </si>
+  <si>
+    <t>Smartfren 5.000</t>
+  </si>
+  <si>
+    <t>pre31468333</t>
+  </si>
+  <si>
+    <t>TRI</t>
+  </si>
+  <si>
+    <t>Three 10.000</t>
+  </si>
+  <si>
+    <t>pre31468334</t>
+  </si>
+  <si>
+    <t>Three 20.000</t>
+  </si>
+  <si>
+    <t>pre31468335</t>
+  </si>
+  <si>
+    <t>Three 25.000</t>
+  </si>
+  <si>
+    <t>pre31468336</t>
+  </si>
+  <si>
+    <t>Three 50.000</t>
+  </si>
+  <si>
+    <t>pre31468337</t>
+  </si>
+  <si>
+    <t>Three 60.000</t>
+  </si>
+  <si>
+    <t>pre31468338</t>
+  </si>
+  <si>
+    <t>Three 70.000</t>
+  </si>
+  <si>
+    <t>pre31468339</t>
+  </si>
+  <si>
+    <t>Three 65.000</t>
+  </si>
+  <si>
+    <t>pre31468340</t>
+  </si>
+  <si>
+    <t>Three 75.000</t>
+  </si>
+  <si>
+    <t>pre31468341</t>
+  </si>
+  <si>
+    <t>Three 80.000</t>
+  </si>
+  <si>
+    <t>pre31468342</t>
+  </si>
+  <si>
+    <t>Three 85.000</t>
+  </si>
+  <si>
+    <t>pre31468343</t>
+  </si>
+  <si>
+    <t>Three 90.000</t>
+  </si>
+  <si>
+    <t>pre31468344</t>
+  </si>
+  <si>
+    <t>Three 95.000</t>
+  </si>
+  <si>
+    <t>pre31468345</t>
+  </si>
+  <si>
+    <t>Three 100.000</t>
+  </si>
+  <si>
+    <t>pre31468346</t>
+  </si>
+  <si>
+    <t>Three 150.000</t>
+  </si>
+  <si>
+    <t>pre31468347</t>
+  </si>
+  <si>
+    <t>Three 200.000</t>
+  </si>
+  <si>
+    <t>pre31468348</t>
+  </si>
+  <si>
+    <t>Three 250.000</t>
+  </si>
+  <si>
+    <t>pre31468349</t>
+  </si>
+  <si>
+    <t>Three 300.000</t>
+  </si>
+  <si>
+    <t>pre31468350</t>
+  </si>
+  <si>
+    <t>Three 400.000</t>
+  </si>
+  <si>
+    <t>pre31468351</t>
+  </si>
+  <si>
+    <t>Three 500.000</t>
+  </si>
+  <si>
+    <t>pre31468352</t>
+  </si>
+  <si>
+    <t>Three 1.000.000</t>
+  </si>
+  <si>
+    <t>pre31471460</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS Weekly Diamond Pass</t>
+  </si>
+  <si>
+    <t>pre31471461</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS Weekly Diamond Pass 2x</t>
+  </si>
+  <si>
+    <t>pre31471462</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS Weekly Diamond Pass 3x</t>
+  </si>
+  <si>
+    <t>pre31471463</t>
+  </si>
+  <si>
+    <t>Mobile Legends Coupon Pass</t>
+  </si>
+  <si>
+    <t>pre31471464</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS Monthly Epic Bundle</t>
+  </si>
+  <si>
+    <t>pre31471465</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS Weekly Diamond Pass 4x</t>
+  </si>
+  <si>
+    <t>pre31471466</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS Weekly Diamond Pass 5x</t>
+  </si>
+  <si>
+    <t>pre31471467</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS Startlight Member</t>
+  </si>
+  <si>
+    <t>pre31471468</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS Twilight Pass</t>
+  </si>
+  <si>
+    <t>pre31471469</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS Startlight Member Plus</t>
+  </si>
+  <si>
+    <t>pre31519563</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 1.000.000</t>
+  </si>
+  <si>
+    <t>pre31519564</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 950.000</t>
+  </si>
+  <si>
+    <t>pre31519565</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 900.000</t>
+  </si>
+  <si>
+    <t>pre31519566</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 850.000</t>
+  </si>
+  <si>
+    <t>pre31519567</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 800.000</t>
+  </si>
+  <si>
+    <t>pre31519568</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 750.000</t>
+  </si>
+  <si>
+    <t>pre31519569</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 700.000</t>
+  </si>
+  <si>
+    <t>pre31519570</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 650.000</t>
+  </si>
+  <si>
+    <t>pre31519571</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 600.000</t>
+  </si>
+  <si>
+    <t>pre31519572</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 550.000</t>
+  </si>
+  <si>
+    <t>pre31519573</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 500.000</t>
+  </si>
+  <si>
+    <t>pre31519574</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 450.000</t>
+  </si>
+  <si>
+    <t>pre31519575</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 400.000</t>
+  </si>
+  <si>
+    <t>pre31519576</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 350.000</t>
+  </si>
+  <si>
+    <t>pre31519577</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 300.000</t>
+  </si>
+  <si>
+    <t>pre31519578</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 250.000</t>
+  </si>
+  <si>
+    <t>pre31519579</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 200.000</t>
+  </si>
+  <si>
+    <t>pre31519580</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 150.000</t>
+  </si>
+  <si>
+    <t>pre31519581</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 100.000</t>
+  </si>
+  <si>
+    <t>pre31519582</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 90.000</t>
+  </si>
+  <si>
+    <t>pre31519583</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 80.000</t>
+  </si>
+  <si>
+    <t>pre31519584</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 70.000</t>
+  </si>
+  <si>
+    <t>pre31519585</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 60.000</t>
+  </si>
+  <si>
+    <t>pre31519586</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 50.000</t>
+  </si>
+  <si>
+    <t>pre31519587</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 40.000</t>
+  </si>
+  <si>
+    <t>pre31519588</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 45.000</t>
+  </si>
+  <si>
+    <t>pre31519589</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 35.000</t>
+  </si>
+  <si>
+    <t>pre31519590</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 30.000</t>
+  </si>
+  <si>
+    <t>pre31519591</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 25.000</t>
+  </si>
+  <si>
+    <t>pre31519592</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 20.000</t>
+  </si>
+  <si>
+    <t>pre31519593</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 15.000</t>
+  </si>
+  <si>
+    <t>pre31519594</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 10.000</t>
+  </si>
+  <si>
+    <t>pre31519595</t>
+  </si>
+  <si>
+    <t>SHOPEE PAY 5.000</t>
+  </si>
+  <si>
+    <t>pre31564530</t>
+  </si>
+  <si>
+    <t>1.200 PB Cash</t>
+  </si>
+  <si>
+    <t>pre31564531</t>
+  </si>
+  <si>
+    <t>2.400 PB Cash</t>
+  </si>
+  <si>
+    <t>pre31564532</t>
+  </si>
+  <si>
+    <t>6.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pre31564533</t>
+  </si>
+  <si>
+    <t>7.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pre31564534</t>
+  </si>
+  <si>
+    <t>8.400 PB Cash</t>
+  </si>
+  <si>
+    <t>pre31564535</t>
+  </si>
+  <si>
+    <t>12.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pre31564536</t>
+  </si>
+  <si>
+    <t>15.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pre31564537</t>
+  </si>
+  <si>
+    <t>18.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pre31564538</t>
+  </si>
+  <si>
+    <t>24.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pre31564539</t>
+  </si>
+  <si>
+    <t>30.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pre31564540</t>
+  </si>
+  <si>
+    <t>40.800 PB Cash</t>
+  </si>
+  <si>
+    <t>pre31564541</t>
+  </si>
+  <si>
+    <t>36.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pre31564542</t>
+  </si>
+  <si>
+    <t>45.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pre31564543</t>
+  </si>
+  <si>
+    <t>60.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pre31564544</t>
+  </si>
+  <si>
+    <t>72.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pre31564545</t>
+  </si>
+  <si>
+    <t>70.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pre31564546</t>
+  </si>
+  <si>
+    <t>90.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pre31789881</t>
+  </si>
+  <si>
+    <t>DANA 100.000</t>
+  </si>
+  <si>
+    <t>pre32123155</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
+    <t>PLN 10.000</t>
+  </si>
+  <si>
+    <t>pre32123157</t>
+  </si>
+  <si>
+    <t>PLN 20.000</t>
+  </si>
+  <si>
+    <t>pre32123159</t>
+  </si>
+  <si>
+    <t>PLN 50.000</t>
+  </si>
+  <si>
+    <t>pre32123160</t>
+  </si>
+  <si>
     <t>PLN 100.000</t>
   </si>
   <si>
-    <t>pln1000</t>
+    <t>pre32123161</t>
+  </si>
+  <si>
+    <t>PLN 200.000</t>
+  </si>
+  <si>
+    <t>pre32123162</t>
+  </si>
+  <si>
+    <t>PLN 500.000</t>
+  </si>
+  <si>
+    <t>pre32123163</t>
   </si>
   <si>
     <t>PLN 1.000.000</t>
   </si>
   <si>
-    <t>pln20</t>
-[...3841 lines deleted...]
-  <si>
     <t>shopee50</t>
   </si>
   <si>
-    <t>tacthappys</t>
-[...4 lines deleted...]
-  <si>
     <t>tactive4m</t>
   </si>
   <si>
     <t>Tri Tambah Masa Aktif Kartu  4 Bulan</t>
+  </si>
+  <si>
+    <t>pre32661381</t>
+  </si>
+  <si>
+    <t>DANA 10.000</t>
+  </si>
+  <si>
+    <t>pre32816052</t>
+  </si>
+  <si>
+    <t>GOOGLE PLAY INDONESIA</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 10.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>pre32628316</t>
+  </si>
+  <si>
+    <t>DANA 300.000</t>
+  </si>
+  <si>
+    <t>pre32816051</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 5.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>pre32628315</t>
+  </si>
+  <si>
+    <t>DANA 250.000</t>
+  </si>
+  <si>
+    <t>pre32628314</t>
+  </si>
+  <si>
+    <t>DANA 200.000</t>
+  </si>
+  <si>
+    <t>pre32628317</t>
+  </si>
+  <si>
+    <t>DANA 500.000</t>
+  </si>
+  <si>
+    <t>pre32628318</t>
+  </si>
+  <si>
+    <t>DANA 1.000.000</t>
+  </si>
+  <si>
+    <t>pre32630286</t>
+  </si>
+  <si>
+    <t>DANA 150.000</t>
+  </si>
+  <si>
+    <t>pre32816053</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 16.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>pre32816054</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 20.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>pre32816055</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 35.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>pre32816056</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 49.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>pre32816057</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 50.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>pre32816058</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 65.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>pre32816059</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 79.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>pre32816060</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 100.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>pre32816061</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 129.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>pre32816062</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 150.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>pre32816063</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 159.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>pre32816064</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 249.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>pre32816065</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 300.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>pre32816066</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 329.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>pre32816067</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 399.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>pre32816068</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 500.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>pre32816069</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 649.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>pre32816070</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 750.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>pre32816071</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 799.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>pre32816072</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 1.000.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>pre32816073</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 1.299.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>pre32816074</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 1.500.000 INDONESIA REGION</t>
+  </si>
+  <si>
+    <t>pre32816075</t>
+  </si>
+  <si>
+    <t>Google Play Rp. 1.599.000 INDONESIA REGION</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -4375,54 +4354,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I657"/>
+  <dimension ref="A1:I651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H657" sqref="H657"/>
+      <selection activeCell="H651" sqref="H651"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -4513,118 +4492,118 @@
       </c>
       <c r="G4" s="2">
         <v>10</v>
       </c>
       <c r="H4" s="2">
         <v>10</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>1817</v>
+        <v>1744</v>
       </c>
       <c r="F5" s="2">
-        <v>1799</v>
+        <v>1727</v>
       </c>
       <c r="G5" s="2">
-        <v>1782</v>
+        <v>1711</v>
       </c>
       <c r="H5" s="2">
-        <v>1765</v>
+        <v>1694</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>5</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2">
-        <v>34650</v>
+        <v>32603</v>
       </c>
       <c r="F6" s="2">
-        <v>34320</v>
+        <v>32292</v>
       </c>
       <c r="G6" s="2">
-        <v>33990</v>
+        <v>31982</v>
       </c>
       <c r="H6" s="2">
-        <v>33660</v>
+        <v>31671</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2">
-        <v>6841</v>
+        <v>5261</v>
       </c>
       <c r="F7" s="2">
-        <v>6776</v>
+        <v>5210</v>
       </c>
       <c r="G7" s="2">
-        <v>6710</v>
+        <v>5160</v>
       </c>
       <c r="H7" s="2">
-        <v>6645</v>
+        <v>5110</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2">
         <v>7350</v>
       </c>
       <c r="F8" s="2">
         <v>7280</v>
       </c>
       <c r="G8" s="2">
@@ -4658,60 +4637,60 @@
       </c>
       <c r="G9" s="2">
         <v>104019</v>
       </c>
       <c r="H9" s="2">
         <v>103009</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
         <v>9</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="2">
-        <v>52841</v>
+        <v>52799</v>
       </c>
       <c r="F10" s="2">
-        <v>52338</v>
+        <v>52296</v>
       </c>
       <c r="G10" s="2">
-        <v>51835</v>
+        <v>51794</v>
       </c>
       <c r="H10" s="2">
-        <v>51332</v>
+        <v>51291</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="2">
         <v>34070</v>
       </c>
       <c r="F11" s="2">
         <v>33746</v>
       </c>
       <c r="G11" s="2">
@@ -4745,18738 +4724,18564 @@
       </c>
       <c r="G12" s="2">
         <v>84123</v>
       </c>
       <c r="H12" s="2">
         <v>83306</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="2">
-        <v>20591</v>
+        <v>19740</v>
       </c>
       <c r="F13" s="2">
-        <v>20394</v>
+        <v>19552</v>
       </c>
       <c r="G13" s="2">
-        <v>20198</v>
+        <v>19364</v>
       </c>
       <c r="H13" s="2">
-        <v>20002</v>
+        <v>19176</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="2">
         <v>105735</v>
       </c>
       <c r="F14" s="2">
         <v>104728</v>
       </c>
       <c r="G14" s="2">
         <v>103721</v>
       </c>
       <c r="H14" s="2">
         <v>102714</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E15" s="2">
-        <v>53235</v>
+        <v>52500</v>
       </c>
       <c r="F15" s="2">
-        <v>52728</v>
+        <v>52000</v>
       </c>
       <c r="G15" s="2">
-        <v>52221</v>
+        <v>51500</v>
       </c>
       <c r="H15" s="2">
-        <v>51714</v>
+        <v>51000</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="2">
         <v>6</v>
       </c>
       <c r="F16" s="2">
         <v>6</v>
       </c>
       <c r="G16" s="2">
         <v>6</v>
       </c>
       <c r="H16" s="2">
         <v>6</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
         <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D17" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="2">
-        <v>106890</v>
+        <v>3270</v>
       </c>
       <c r="F17" s="2">
-        <v>105872</v>
+        <v>3239</v>
       </c>
       <c r="G17" s="2">
-        <v>104854</v>
+        <v>3207</v>
       </c>
       <c r="H17" s="2">
-        <v>103836</v>
+        <v>3176</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C18" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" s="2">
-        <v>1051876</v>
+        <v>5287</v>
       </c>
       <c r="F18" s="2">
-        <v>1041858</v>
+        <v>5236</v>
       </c>
       <c r="G18" s="2">
-        <v>1031841</v>
+        <v>5186</v>
       </c>
       <c r="H18" s="2">
-        <v>1021823</v>
+        <v>5136</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C19" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" s="2">
-        <v>22796</v>
+        <v>6001</v>
       </c>
       <c r="F19" s="2">
-        <v>22578</v>
+        <v>5944</v>
       </c>
       <c r="G19" s="2">
-        <v>22361</v>
+        <v>5886</v>
       </c>
       <c r="H19" s="2">
-        <v>22144</v>
+        <v>5829</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C20" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="2">
-        <v>52211</v>
+        <v>6305</v>
       </c>
       <c r="F20" s="2">
-        <v>51714</v>
+        <v>6245</v>
       </c>
       <c r="G20" s="2">
-        <v>51217</v>
+        <v>6185</v>
       </c>
       <c r="H20" s="2">
-        <v>50720</v>
+        <v>6125</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E21" s="2">
-        <v>3357</v>
+        <v>6311</v>
       </c>
       <c r="F21" s="2">
-        <v>3325</v>
+        <v>6250</v>
       </c>
       <c r="G21" s="2">
-        <v>3293</v>
+        <v>6190</v>
       </c>
       <c r="H21" s="2">
-        <v>3261</v>
+        <v>6130</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E22" s="2">
-        <v>5559</v>
+        <v>6305</v>
       </c>
       <c r="F22" s="2">
-        <v>5506</v>
+        <v>6245</v>
       </c>
       <c r="G22" s="2">
-        <v>5453</v>
+        <v>6185</v>
       </c>
       <c r="H22" s="2">
-        <v>5400</v>
+        <v>6125</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E23" s="2">
-        <v>6410</v>
+        <v>9298</v>
       </c>
       <c r="F23" s="2">
-        <v>6349</v>
+        <v>9209</v>
       </c>
       <c r="G23" s="2">
-        <v>6288</v>
+        <v>9121</v>
       </c>
       <c r="H23" s="2">
-        <v>6227</v>
+        <v>9032</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E24" s="2">
-        <v>6300</v>
+        <v>11052</v>
       </c>
       <c r="F24" s="2">
-        <v>6240</v>
+        <v>10947</v>
       </c>
       <c r="G24" s="2">
-        <v>6180</v>
+        <v>10842</v>
       </c>
       <c r="H24" s="2">
-        <v>6120</v>
+        <v>10737</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E25" s="2">
-        <v>7350</v>
+        <v>6825</v>
       </c>
       <c r="F25" s="2">
-        <v>7280</v>
+        <v>6760</v>
       </c>
       <c r="G25" s="2">
-        <v>7210</v>
+        <v>6695</v>
       </c>
       <c r="H25" s="2">
-        <v>7140</v>
+        <v>6630</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E26" s="2">
-        <v>6300</v>
+        <v>8411</v>
       </c>
       <c r="F26" s="2">
-        <v>6240</v>
+        <v>8330</v>
       </c>
       <c r="G26" s="2">
-        <v>6180</v>
+        <v>8250</v>
       </c>
       <c r="H26" s="2">
-        <v>6120</v>
+        <v>8170</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E27" s="2">
-        <v>9298</v>
+        <v>10500</v>
       </c>
       <c r="F27" s="2">
-        <v>9209</v>
+        <v>10400</v>
       </c>
       <c r="G27" s="2">
-        <v>9121</v>
+        <v>10300</v>
       </c>
       <c r="H27" s="2">
-        <v>9032</v>
+        <v>10200</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E28" s="2">
-        <v>11805</v>
+        <v>13650</v>
       </c>
       <c r="F28" s="2">
-        <v>11693</v>
+        <v>13520</v>
       </c>
       <c r="G28" s="2">
-        <v>11580</v>
+        <v>13390</v>
       </c>
       <c r="H28" s="2">
-        <v>11468</v>
+        <v>13260</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E29" s="2">
-        <v>9450</v>
+        <v>10664</v>
       </c>
       <c r="F29" s="2">
-        <v>9360</v>
+        <v>10562</v>
       </c>
       <c r="G29" s="2">
-        <v>9270</v>
+        <v>10461</v>
       </c>
       <c r="H29" s="2">
-        <v>9180</v>
+        <v>10359</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="E30" s="2">
-        <v>10185</v>
+        <v>15761</v>
       </c>
       <c r="F30" s="2">
-        <v>10088</v>
+        <v>15610</v>
       </c>
       <c r="G30" s="2">
-        <v>9991</v>
+        <v>15460</v>
       </c>
       <c r="H30" s="2">
-        <v>9894</v>
+        <v>15310</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E31" s="2">
-        <v>10500</v>
+        <v>29925</v>
       </c>
       <c r="F31" s="2">
-        <v>10400</v>
+        <v>29640</v>
       </c>
       <c r="G31" s="2">
-        <v>10300</v>
+        <v>29355</v>
       </c>
       <c r="H31" s="2">
-        <v>10200</v>
+        <v>29070</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E32" s="2">
-        <v>14700</v>
+        <v>36194</v>
       </c>
       <c r="F32" s="2">
-        <v>14560</v>
+        <v>35849</v>
       </c>
       <c r="G32" s="2">
-        <v>14420</v>
+        <v>35504</v>
       </c>
       <c r="H32" s="2">
-        <v>14280</v>
+        <v>35159</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E33" s="2">
-        <v>15750</v>
+        <v>33600</v>
       </c>
       <c r="F33" s="2">
-        <v>15600</v>
+        <v>33280</v>
       </c>
       <c r="G33" s="2">
-        <v>15450</v>
+        <v>32960</v>
       </c>
       <c r="H33" s="2">
-        <v>15300</v>
+        <v>32640</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E34" s="2">
-        <v>15750</v>
+        <v>39129</v>
       </c>
       <c r="F34" s="2">
-        <v>15600</v>
+        <v>38757</v>
       </c>
       <c r="G34" s="2">
-        <v>15450</v>
+        <v>38384</v>
       </c>
       <c r="H34" s="2">
-        <v>15300</v>
+        <v>38011</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E35" s="2">
-        <v>30450</v>
+        <v>51056</v>
       </c>
       <c r="F35" s="2">
-        <v>30160</v>
+        <v>50570</v>
       </c>
       <c r="G35" s="2">
-        <v>29870</v>
+        <v>50084</v>
       </c>
       <c r="H35" s="2">
-        <v>29580</v>
+        <v>49598</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="E36" s="2">
-        <v>40976</v>
+        <v>31526</v>
       </c>
       <c r="F36" s="2">
-        <v>40586</v>
+        <v>31226</v>
       </c>
       <c r="G36" s="2">
-        <v>40196</v>
+        <v>30926</v>
       </c>
       <c r="H36" s="2">
-        <v>39806</v>
+        <v>30626</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="E37" s="2">
-        <v>33600</v>
+        <v>52369</v>
       </c>
       <c r="F37" s="2">
-        <v>33280</v>
+        <v>51870</v>
       </c>
       <c r="G37" s="2">
-        <v>32960</v>
+        <v>51371</v>
       </c>
       <c r="H37" s="2">
-        <v>32640</v>
+        <v>50873</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E38" s="2">
-        <v>47801</v>
+        <v>68875</v>
       </c>
       <c r="F38" s="2">
-        <v>47346</v>
+        <v>68219</v>
       </c>
       <c r="G38" s="2">
-        <v>46891</v>
+        <v>67563</v>
       </c>
       <c r="H38" s="2">
-        <v>46436</v>
+        <v>66907</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="E39" s="2">
-        <v>51056</v>
+        <v>78447</v>
       </c>
       <c r="F39" s="2">
-        <v>50570</v>
+        <v>77699</v>
       </c>
       <c r="G39" s="2">
-        <v>50084</v>
+        <v>76952</v>
       </c>
       <c r="H39" s="2">
-        <v>49598</v>
+        <v>76205</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E40" s="2">
-        <v>59638</v>
+        <v>80694</v>
       </c>
       <c r="F40" s="2">
-        <v>59070</v>
+        <v>79925</v>
       </c>
       <c r="G40" s="2">
-        <v>58502</v>
+        <v>79157</v>
       </c>
       <c r="H40" s="2">
-        <v>57934</v>
+        <v>78388</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E41" s="2">
-        <v>51450</v>
+        <v>86025</v>
       </c>
       <c r="F41" s="2">
-        <v>50960</v>
+        <v>85206</v>
       </c>
       <c r="G41" s="2">
-        <v>50470</v>
+        <v>84387</v>
       </c>
       <c r="H41" s="2">
-        <v>49980</v>
+        <v>83568</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="E42" s="2">
-        <v>74930</v>
+        <v>92405</v>
       </c>
       <c r="F42" s="2">
-        <v>74216</v>
+        <v>91525</v>
       </c>
       <c r="G42" s="2">
-        <v>73503</v>
+        <v>90645</v>
       </c>
       <c r="H42" s="2">
-        <v>72789</v>
+        <v>89765</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E43" s="2">
-        <v>78447</v>
+        <v>111828</v>
       </c>
       <c r="F43" s="2">
-        <v>77699</v>
+        <v>110763</v>
       </c>
       <c r="G43" s="2">
-        <v>76952</v>
+        <v>109698</v>
       </c>
       <c r="H43" s="2">
-        <v>76205</v>
+        <v>108633</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="E44" s="2">
-        <v>84938</v>
+        <v>129027</v>
       </c>
       <c r="F44" s="2">
-        <v>84129</v>
+        <v>127798</v>
       </c>
       <c r="G44" s="2">
-        <v>83320</v>
+        <v>126569</v>
       </c>
       <c r="H44" s="2">
-        <v>82511</v>
+        <v>125341</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E45" s="2">
-        <v>91471</v>
+        <v>129965</v>
       </c>
       <c r="F45" s="2">
-        <v>90600</v>
+        <v>128727</v>
       </c>
       <c r="G45" s="2">
-        <v>89728</v>
+        <v>127489</v>
       </c>
       <c r="H45" s="2">
-        <v>88857</v>
+        <v>126252</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E46" s="2">
-        <v>100530</v>
+        <v>140338</v>
       </c>
       <c r="F46" s="2">
-        <v>99573</v>
+        <v>139001</v>
       </c>
       <c r="G46" s="2">
-        <v>98615</v>
+        <v>137665</v>
       </c>
       <c r="H46" s="2">
-        <v>97658</v>
+        <v>136328</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="E47" s="2">
-        <v>118904</v>
+        <v>144902</v>
       </c>
       <c r="F47" s="2">
-        <v>117772</v>
+        <v>143522</v>
       </c>
       <c r="G47" s="2">
-        <v>116639</v>
+        <v>142142</v>
       </c>
       <c r="H47" s="2">
-        <v>115507</v>
+        <v>140762</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E48" s="2">
-        <v>137459</v>
+        <v>157257</v>
       </c>
       <c r="F48" s="2">
-        <v>136150</v>
+        <v>155760</v>
       </c>
       <c r="G48" s="2">
-        <v>134840</v>
+        <v>154262</v>
       </c>
       <c r="H48" s="2">
-        <v>133531</v>
+        <v>152764</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="E49" s="2">
-        <v>138309</v>
+        <v>172583</v>
       </c>
       <c r="F49" s="2">
-        <v>136992</v>
+        <v>170940</v>
       </c>
       <c r="G49" s="2">
-        <v>135675</v>
+        <v>169296</v>
       </c>
       <c r="H49" s="2">
-        <v>134357</v>
+        <v>167652</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="E50" s="2">
-        <v>152678</v>
+        <v>180330</v>
       </c>
       <c r="F50" s="2">
-        <v>151224</v>
+        <v>178613</v>
       </c>
       <c r="G50" s="2">
-        <v>149770</v>
+        <v>176895</v>
       </c>
       <c r="H50" s="2">
-        <v>148316</v>
+        <v>175178</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="E51" s="2">
-        <v>153760</v>
+        <v>193499</v>
       </c>
       <c r="F51" s="2">
-        <v>152296</v>
+        <v>191656</v>
       </c>
       <c r="G51" s="2">
-        <v>150831</v>
+        <v>189814</v>
       </c>
       <c r="H51" s="2">
-        <v>149367</v>
+        <v>187971</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="E52" s="2">
-        <v>167206</v>
+        <v>230185</v>
       </c>
       <c r="F52" s="2">
-        <v>165614</v>
+        <v>227993</v>
       </c>
       <c r="G52" s="2">
-        <v>164021</v>
+        <v>225801</v>
       </c>
       <c r="H52" s="2">
-        <v>162429</v>
+        <v>223608</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E53" s="2">
-        <v>187760</v>
+        <v>215028</v>
       </c>
       <c r="F53" s="2">
-        <v>185972</v>
+        <v>212981</v>
       </c>
       <c r="G53" s="2">
-        <v>184184</v>
+        <v>210933</v>
       </c>
       <c r="H53" s="2">
-        <v>182395</v>
+        <v>208885</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="E54" s="2">
-        <v>192248</v>
+        <v>223859</v>
       </c>
       <c r="F54" s="2">
-        <v>190417</v>
+        <v>221727</v>
       </c>
       <c r="G54" s="2">
-        <v>188586</v>
+        <v>219595</v>
       </c>
       <c r="H54" s="2">
-        <v>186755</v>
+        <v>217463</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="E55" s="2">
-        <v>210516</v>
+        <v>230974</v>
       </c>
       <c r="F55" s="2">
-        <v>208511</v>
+        <v>228774</v>
       </c>
       <c r="G55" s="2">
-        <v>206506</v>
+        <v>226574</v>
       </c>
       <c r="H55" s="2">
-        <v>204501</v>
+        <v>224375</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E56" s="2">
-        <v>230185</v>
+        <v>357351</v>
       </c>
       <c r="F56" s="2">
-        <v>227993</v>
+        <v>353947</v>
       </c>
       <c r="G56" s="2">
-        <v>225801</v>
+        <v>350544</v>
       </c>
       <c r="H56" s="2">
-        <v>223608</v>
+        <v>347141</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="E57" s="2">
-        <v>230238</v>
+        <v>394039</v>
       </c>
       <c r="F57" s="2">
-        <v>228045</v>
+        <v>390286</v>
       </c>
       <c r="G57" s="2">
-        <v>225852</v>
+        <v>386533</v>
       </c>
       <c r="H57" s="2">
-        <v>223659</v>
+        <v>382781</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="E58" s="2">
-        <v>239446</v>
+        <v>424097</v>
       </c>
       <c r="F58" s="2">
-        <v>237166</v>
+        <v>420058</v>
       </c>
       <c r="G58" s="2">
-        <v>234885</v>
+        <v>416019</v>
       </c>
       <c r="H58" s="2">
-        <v>232605</v>
+        <v>411980</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E59" s="2">
-        <v>251286</v>
+        <v>437560</v>
       </c>
       <c r="F59" s="2">
-        <v>248893</v>
+        <v>433393</v>
       </c>
       <c r="G59" s="2">
-        <v>246500</v>
+        <v>429226</v>
       </c>
       <c r="H59" s="2">
-        <v>244106</v>
+        <v>425058</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="E60" s="2">
-        <v>381883</v>
+        <v>450988</v>
       </c>
       <c r="F60" s="2">
-        <v>378246</v>
+        <v>446692</v>
       </c>
       <c r="G60" s="2">
-        <v>374609</v>
+        <v>442397</v>
       </c>
       <c r="H60" s="2">
-        <v>370972</v>
+        <v>438102</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="E61" s="2">
-        <v>403107</v>
+        <v>474386</v>
       </c>
       <c r="F61" s="2">
-        <v>399267</v>
+        <v>469868</v>
       </c>
       <c r="G61" s="2">
-        <v>395428</v>
+        <v>465350</v>
       </c>
       <c r="H61" s="2">
-        <v>391589</v>
+        <v>460832</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="E62" s="2">
-        <v>424097</v>
+        <v>516599</v>
       </c>
       <c r="F62" s="2">
-        <v>420058</v>
+        <v>511679</v>
       </c>
       <c r="G62" s="2">
-        <v>416019</v>
+        <v>506759</v>
       </c>
       <c r="H62" s="2">
-        <v>411980</v>
+        <v>501839</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="E63" s="2">
-        <v>466367</v>
+        <v>528478</v>
       </c>
       <c r="F63" s="2">
-        <v>461925</v>
+        <v>523444</v>
       </c>
       <c r="G63" s="2">
-        <v>457484</v>
+        <v>518411</v>
       </c>
       <c r="H63" s="2">
-        <v>453042</v>
+        <v>513378</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E64" s="2">
-        <v>482248</v>
+        <v>560486</v>
       </c>
       <c r="F64" s="2">
-        <v>477655</v>
+        <v>555148</v>
       </c>
       <c r="G64" s="2">
-        <v>473063</v>
+        <v>549810</v>
       </c>
       <c r="H64" s="2">
-        <v>468470</v>
+        <v>544472</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="E65" s="2">
-        <v>503831</v>
+        <v>570696</v>
       </c>
       <c r="F65" s="2">
-        <v>499033</v>
+        <v>565261</v>
       </c>
       <c r="G65" s="2">
-        <v>494234</v>
+        <v>559826</v>
       </c>
       <c r="H65" s="2">
-        <v>489436</v>
+        <v>554390</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="E66" s="2">
-        <v>552535</v>
+        <v>653070</v>
       </c>
       <c r="F66" s="2">
-        <v>547273</v>
+        <v>646850</v>
       </c>
       <c r="G66" s="2">
-        <v>542011</v>
+        <v>640630</v>
       </c>
       <c r="H66" s="2">
-        <v>536748</v>
+        <v>634410</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="E67" s="2">
-        <v>565125</v>
+        <v>665427</v>
       </c>
       <c r="F67" s="2">
-        <v>559743</v>
+        <v>659090</v>
       </c>
       <c r="G67" s="2">
-        <v>554360</v>
+        <v>652752</v>
       </c>
       <c r="H67" s="2">
-        <v>548978</v>
+        <v>646415</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="E68" s="2">
-        <v>599423</v>
+        <v>712024</v>
       </c>
       <c r="F68" s="2">
-        <v>593714</v>
+        <v>705243</v>
       </c>
       <c r="G68" s="2">
-        <v>588005</v>
+        <v>698462</v>
       </c>
       <c r="H68" s="2">
-        <v>582297</v>
+        <v>691680</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E69" s="2">
-        <v>610322</v>
+        <v>776546</v>
       </c>
       <c r="F69" s="2">
-        <v>604509</v>
+        <v>769151</v>
       </c>
       <c r="G69" s="2">
-        <v>598697</v>
+        <v>761755</v>
       </c>
       <c r="H69" s="2">
-        <v>592884</v>
+        <v>754359</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="E70" s="2">
-        <v>698267</v>
+        <v>818786</v>
       </c>
       <c r="F70" s="2">
-        <v>691617</v>
+        <v>810988</v>
       </c>
       <c r="G70" s="2">
-        <v>684966</v>
+        <v>803190</v>
       </c>
       <c r="H70" s="2">
-        <v>678316</v>
+        <v>795392</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="E71" s="2">
-        <v>711615</v>
+        <v>898277</v>
       </c>
       <c r="F71" s="2">
-        <v>704838</v>
+        <v>889722</v>
       </c>
       <c r="G71" s="2">
-        <v>698061</v>
+        <v>881167</v>
       </c>
       <c r="H71" s="2">
-        <v>691284</v>
+        <v>872612</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="E72" s="2">
-        <v>761014</v>
+        <v>908444</v>
       </c>
       <c r="F72" s="2">
-        <v>753766</v>
+        <v>899792</v>
       </c>
       <c r="G72" s="2">
-        <v>746518</v>
+        <v>891141</v>
       </c>
       <c r="H72" s="2">
-        <v>739271</v>
+        <v>882489</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="E73" s="2">
-        <v>830481</v>
+        <v>906436</v>
       </c>
       <c r="F73" s="2">
-        <v>822571</v>
+        <v>897803</v>
       </c>
       <c r="G73" s="2">
-        <v>814662</v>
+        <v>889170</v>
       </c>
       <c r="H73" s="2">
-        <v>806753</v>
+        <v>880537</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="E74" s="2">
-        <v>875678</v>
+        <v>915410</v>
       </c>
       <c r="F74" s="2">
-        <v>867338</v>
+        <v>906692</v>
       </c>
       <c r="G74" s="2">
-        <v>858998</v>
+        <v>897974</v>
       </c>
       <c r="H74" s="2">
-        <v>850659</v>
+        <v>889255</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="E75" s="2">
-        <v>922554</v>
+        <v>906508</v>
       </c>
       <c r="F75" s="2">
-        <v>913768</v>
+        <v>897875</v>
       </c>
       <c r="G75" s="2">
-        <v>904982</v>
+        <v>889241</v>
       </c>
       <c r="H75" s="2">
-        <v>896195</v>
+        <v>880608</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="E76" s="2">
-        <v>908444</v>
+        <v>987205</v>
       </c>
       <c r="F76" s="2">
-        <v>899792</v>
+        <v>977803</v>
       </c>
       <c r="G76" s="2">
-        <v>891141</v>
+        <v>968401</v>
       </c>
       <c r="H76" s="2">
-        <v>882489</v>
+        <v>958999</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E77" s="2">
-        <v>930933</v>
+        <v>1031940</v>
       </c>
       <c r="F77" s="2">
-        <v>922067</v>
+        <v>1022112</v>
       </c>
       <c r="G77" s="2">
-        <v>913201</v>
+        <v>1012284</v>
       </c>
       <c r="H77" s="2">
-        <v>904335</v>
+        <v>1002456</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="E78" s="2">
-        <v>940150</v>
+        <v>1102105</v>
       </c>
       <c r="F78" s="2">
-        <v>931196</v>
+        <v>1091609</v>
       </c>
       <c r="G78" s="2">
-        <v>922242</v>
+        <v>1081113</v>
       </c>
       <c r="H78" s="2">
-        <v>913289</v>
+        <v>1070616</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="E79" s="2">
-        <v>969455</v>
+        <v>1161849</v>
       </c>
       <c r="F79" s="2">
-        <v>960222</v>
+        <v>1150784</v>
       </c>
       <c r="G79" s="2">
-        <v>950989</v>
+        <v>1139719</v>
       </c>
       <c r="H79" s="2">
-        <v>941756</v>
+        <v>1128653</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="E80" s="2">
-        <v>1013885</v>
+        <v>1725269</v>
       </c>
       <c r="F80" s="2">
-        <v>1004229</v>
+        <v>1708838</v>
       </c>
       <c r="G80" s="2">
-        <v>994573</v>
+        <v>1692406</v>
       </c>
       <c r="H80" s="2">
-        <v>984917</v>
+        <v>1675975</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E81" s="2">
-        <v>1105076</v>
+        <v>4463209</v>
       </c>
       <c r="F81" s="2">
-        <v>1094551</v>
+        <v>4420702</v>
       </c>
       <c r="G81" s="2">
-        <v>1084027</v>
+        <v>4378195</v>
       </c>
       <c r="H81" s="2">
-        <v>1073502</v>
+        <v>4335689</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="E82" s="2">
-        <v>1178746</v>
+        <v>4531386</v>
       </c>
       <c r="F82" s="2">
-        <v>1167520</v>
+        <v>4488230</v>
       </c>
       <c r="G82" s="2">
-        <v>1156293</v>
+        <v>4445074</v>
       </c>
       <c r="H82" s="2">
-        <v>1145067</v>
+        <v>4401918</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="E83" s="2">
-        <v>1242458</v>
+        <v>8926391</v>
       </c>
       <c r="F83" s="2">
-        <v>1230625</v>
+        <v>8841378</v>
       </c>
       <c r="G83" s="2">
-        <v>1218792</v>
+        <v>8756365</v>
       </c>
       <c r="H83" s="2">
-        <v>1206959</v>
+        <v>8671352</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C84" s="1" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>182</v>
       </c>
       <c r="E84" s="2">
-        <v>1845191</v>
+        <v>9291</v>
       </c>
       <c r="F84" s="2">
-        <v>1827618</v>
+        <v>9203</v>
       </c>
       <c r="G84" s="2">
-        <v>1810045</v>
+        <v>9114</v>
       </c>
       <c r="H84" s="2">
-        <v>1792472</v>
+        <v>9026</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>183</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>18</v>
+        <v>181</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E85" s="2">
-        <v>4494000</v>
+        <v>18583</v>
       </c>
       <c r="F85" s="2">
-        <v>4451200</v>
+        <v>18406</v>
       </c>
       <c r="G85" s="2">
-        <v>4408400</v>
+        <v>18229</v>
       </c>
       <c r="H85" s="2">
-        <v>4365600</v>
+        <v>18052</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>18</v>
+        <v>181</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E86" s="2">
-        <v>4567500</v>
+        <v>46457</v>
       </c>
       <c r="F86" s="2">
-        <v>4524000</v>
+        <v>46015</v>
       </c>
       <c r="G86" s="2">
-        <v>4480500</v>
+        <v>45572</v>
       </c>
       <c r="H86" s="2">
-        <v>4437000</v>
+        <v>45130</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>187</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>18</v>
+        <v>181</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E87" s="2">
-        <v>9253676</v>
+        <v>92888</v>
       </c>
       <c r="F87" s="2">
-        <v>9165546</v>
+        <v>92004</v>
       </c>
       <c r="G87" s="2">
-        <v>9077416</v>
+        <v>91119</v>
       </c>
       <c r="H87" s="2">
-        <v>8989286</v>
+        <v>90234</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>189</v>
       </c>
       <c r="C88" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D88" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="D88" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E88" s="2">
-        <v>9291</v>
+        <v>185750</v>
       </c>
       <c r="F88" s="2">
-        <v>9203</v>
+        <v>183981</v>
       </c>
       <c r="G88" s="2">
-        <v>9114</v>
+        <v>182212</v>
       </c>
       <c r="H88" s="2">
-        <v>9026</v>
+        <v>180443</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D89" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="C89" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E89" s="2">
-        <v>18583</v>
+        <v>278612</v>
       </c>
       <c r="F89" s="2">
-        <v>18406</v>
+        <v>275959</v>
       </c>
       <c r="G89" s="2">
-        <v>18229</v>
+        <v>273305</v>
       </c>
       <c r="H89" s="2">
-        <v>18052</v>
+        <v>270652</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D90" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="C90" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E90" s="2">
-        <v>46457</v>
+        <v>464336</v>
       </c>
       <c r="F90" s="2">
-        <v>46015</v>
+        <v>459914</v>
       </c>
       <c r="G90" s="2">
-        <v>45572</v>
+        <v>455492</v>
       </c>
       <c r="H90" s="2">
-        <v>45130</v>
+        <v>451070</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C91" s="1" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E91" s="2">
-        <v>92888</v>
+        <v>13776</v>
       </c>
       <c r="F91" s="2">
-        <v>92004</v>
+        <v>13645</v>
       </c>
       <c r="G91" s="2">
-        <v>91119</v>
+        <v>13514</v>
       </c>
       <c r="H91" s="2">
-        <v>90234</v>
+        <v>13382</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E92" s="2">
-        <v>185750</v>
+        <v>83545</v>
       </c>
       <c r="F92" s="2">
-        <v>183981</v>
+        <v>82750</v>
       </c>
       <c r="G92" s="2">
-        <v>182212</v>
+        <v>81954</v>
       </c>
       <c r="H92" s="2">
-        <v>180443</v>
+        <v>81158</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E93" s="2">
-        <v>278612</v>
+        <v>63455</v>
       </c>
       <c r="F93" s="2">
-        <v>275959</v>
+        <v>62850</v>
       </c>
       <c r="G93" s="2">
-        <v>273305</v>
+        <v>62246</v>
       </c>
       <c r="H93" s="2">
-        <v>270652</v>
+        <v>61642</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>202</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>203</v>
       </c>
       <c r="E94" s="2">
-        <v>464336</v>
+        <v>97440</v>
       </c>
       <c r="F94" s="2">
-        <v>459914</v>
+        <v>96512</v>
       </c>
       <c r="G94" s="2">
-        <v>455492</v>
+        <v>95584</v>
       </c>
       <c r="H94" s="2">
-        <v>451070</v>
+        <v>94656</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>204</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>47</v>
+        <v>196</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E95" s="2">
-        <v>6594</v>
+        <v>111335</v>
       </c>
       <c r="F95" s="2">
-        <v>6531</v>
+        <v>110274</v>
       </c>
       <c r="G95" s="2">
-        <v>6468</v>
+        <v>109214</v>
       </c>
       <c r="H95" s="2">
-        <v>6406</v>
+        <v>108154</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>206</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>47</v>
+        <v>196</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E96" s="2">
-        <v>11844</v>
+        <v>124651</v>
       </c>
       <c r="F96" s="2">
-        <v>11731</v>
+        <v>123464</v>
       </c>
       <c r="G96" s="2">
-        <v>11618</v>
+        <v>122276</v>
       </c>
       <c r="H96" s="2">
-        <v>11506</v>
+        <v>121089</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>208</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>47</v>
+        <v>196</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>209</v>
       </c>
       <c r="E97" s="2">
-        <v>17099</v>
+        <v>555042</v>
       </c>
       <c r="F97" s="2">
-        <v>16936</v>
+        <v>549755</v>
       </c>
       <c r="G97" s="2">
-        <v>16774</v>
+        <v>544469</v>
       </c>
       <c r="H97" s="2">
-        <v>16611</v>
+        <v>539183</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>210</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>47</v>
+        <v>196</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>52</v>
+        <v>211</v>
       </c>
       <c r="E98" s="2">
-        <v>20475</v>
+        <v>832548</v>
       </c>
       <c r="F98" s="2">
-        <v>20280</v>
+        <v>824619</v>
       </c>
       <c r="G98" s="2">
-        <v>20085</v>
+        <v>816690</v>
       </c>
       <c r="H98" s="2">
-        <v>19890</v>
+        <v>808761</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>47</v>
+        <v>196</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E99" s="2">
-        <v>27599</v>
+        <v>1387563</v>
       </c>
       <c r="F99" s="2">
-        <v>27336</v>
+        <v>1374349</v>
       </c>
       <c r="G99" s="2">
-        <v>27074</v>
+        <v>1361134</v>
       </c>
       <c r="H99" s="2">
-        <v>26811</v>
+        <v>1347919</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>47</v>
+        <v>215</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>54</v>
+        <v>216</v>
       </c>
       <c r="E100" s="2">
-        <v>52001</v>
+        <v>152922</v>
       </c>
       <c r="F100" s="2">
-        <v>51506</v>
+        <v>151466</v>
       </c>
       <c r="G100" s="2">
-        <v>51011</v>
+        <v>150009</v>
       </c>
       <c r="H100" s="2">
-        <v>50516</v>
+        <v>148553</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>47</v>
+        <v>215</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>48</v>
+        <v>218</v>
       </c>
       <c r="E101" s="2">
-        <v>102716</v>
+        <v>481991</v>
       </c>
       <c r="F101" s="2">
-        <v>101738</v>
+        <v>477401</v>
       </c>
       <c r="G101" s="2">
-        <v>100760</v>
+        <v>472810</v>
       </c>
       <c r="H101" s="2">
-        <v>99782</v>
+        <v>468220</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C102" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="C102" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D102" s="1" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="E102" s="2">
-        <v>210584</v>
+        <v>15703</v>
       </c>
       <c r="F102" s="2">
-        <v>208578</v>
+        <v>15553</v>
       </c>
       <c r="G102" s="2">
-        <v>206573</v>
+        <v>15404</v>
       </c>
       <c r="H102" s="2">
-        <v>204567</v>
+        <v>15254</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>47</v>
+        <v>215</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E103" s="2">
-        <v>524711</v>
+        <v>12495</v>
       </c>
       <c r="F103" s="2">
-        <v>519714</v>
+        <v>12376</v>
       </c>
       <c r="G103" s="2">
-        <v>514717</v>
+        <v>12257</v>
       </c>
       <c r="H103" s="2">
-        <v>509720</v>
+        <v>12138</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>47</v>
+        <v>215</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>50</v>
+        <v>224</v>
       </c>
       <c r="E104" s="2">
-        <v>1049711</v>
+        <v>15866</v>
       </c>
       <c r="F104" s="2">
-        <v>1039714</v>
+        <v>15714</v>
       </c>
       <c r="G104" s="2">
-        <v>1029717</v>
+        <v>15563</v>
       </c>
       <c r="H104" s="2">
-        <v>1019720</v>
+        <v>15412</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1">
         <v>104</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="E105" s="2">
-        <v>12155</v>
+        <v>17346</v>
       </c>
       <c r="F105" s="2">
-        <v>12039</v>
+        <v>17181</v>
       </c>
       <c r="G105" s="2">
-        <v>11923</v>
+        <v>17016</v>
       </c>
       <c r="H105" s="2">
-        <v>11808</v>
+        <v>16850</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="E106" s="2">
-        <v>70762</v>
+        <v>14911</v>
       </c>
       <c r="F106" s="2">
-        <v>70088</v>
+        <v>14769</v>
       </c>
       <c r="G106" s="2">
-        <v>69414</v>
+        <v>14627</v>
       </c>
       <c r="H106" s="2">
-        <v>68740</v>
+        <v>14485</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="E107" s="2">
-        <v>60556</v>
+        <v>31768</v>
       </c>
       <c r="F107" s="2">
-        <v>59979</v>
+        <v>31465</v>
       </c>
       <c r="G107" s="2">
-        <v>59402</v>
+        <v>31163</v>
       </c>
       <c r="H107" s="2">
-        <v>58825</v>
+        <v>30860</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1">
         <v>107</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="E108" s="2">
-        <v>86454</v>
+        <v>32599</v>
       </c>
       <c r="F108" s="2">
-        <v>85630</v>
+        <v>32289</v>
       </c>
       <c r="G108" s="2">
-        <v>84807</v>
+        <v>31978</v>
       </c>
       <c r="H108" s="2">
-        <v>83984</v>
+        <v>31668</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
         <v>108</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="E109" s="2">
-        <v>94370</v>
+        <v>29822</v>
       </c>
       <c r="F109" s="2">
-        <v>93471</v>
+        <v>29538</v>
       </c>
       <c r="G109" s="2">
-        <v>92572</v>
+        <v>29254</v>
       </c>
       <c r="H109" s="2">
-        <v>91674</v>
+        <v>28970</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
         <v>109</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="E110" s="2">
-        <v>121466</v>
+        <v>46174</v>
       </c>
       <c r="F110" s="2">
-        <v>120309</v>
+        <v>45734</v>
       </c>
       <c r="G110" s="2">
-        <v>119152</v>
+        <v>45294</v>
       </c>
       <c r="H110" s="2">
-        <v>117996</v>
+        <v>44855</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1">
         <v>110</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="E111" s="2">
-        <v>472739</v>
+        <v>64448</v>
       </c>
       <c r="F111" s="2">
-        <v>468237</v>
+        <v>63834</v>
       </c>
       <c r="G111" s="2">
-        <v>463735</v>
+        <v>63220</v>
       </c>
       <c r="H111" s="2">
-        <v>459233</v>
+        <v>62607</v>
       </c>
       <c r="I111" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1">
         <v>111</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="E112" s="2">
-        <v>734256</v>
+        <v>82438</v>
       </c>
       <c r="F112" s="2">
-        <v>727263</v>
+        <v>81652</v>
       </c>
       <c r="G112" s="2">
-        <v>720270</v>
+        <v>80867</v>
       </c>
       <c r="H112" s="2">
-        <v>713277</v>
+        <v>80082</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1">
         <v>112</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="E113" s="2">
-        <v>1223739</v>
+        <v>112928</v>
       </c>
       <c r="F113" s="2">
-        <v>1212085</v>
+        <v>111852</v>
       </c>
       <c r="G113" s="2">
-        <v>1200430</v>
+        <v>110777</v>
       </c>
       <c r="H113" s="2">
-        <v>1188775</v>
+        <v>109701</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="1">
         <v>113</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="E114" s="2">
-        <v>152922</v>
+        <v>136545</v>
       </c>
       <c r="F114" s="2">
-        <v>151466</v>
+        <v>135245</v>
       </c>
       <c r="G114" s="2">
-        <v>150009</v>
+        <v>133944</v>
       </c>
       <c r="H114" s="2">
-        <v>148553</v>
+        <v>132644</v>
       </c>
       <c r="I114" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="1">
         <v>114</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="E115" s="2">
-        <v>450554</v>
+        <v>141986</v>
       </c>
       <c r="F115" s="2">
-        <v>446263</v>
+        <v>140634</v>
       </c>
       <c r="G115" s="2">
-        <v>441972</v>
+        <v>139282</v>
       </c>
       <c r="H115" s="2">
-        <v>437681</v>
+        <v>137930</v>
       </c>
       <c r="I115" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="1">
         <v>115</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="E116" s="2">
-        <v>8605</v>
+        <v>157290</v>
       </c>
       <c r="F116" s="2">
-        <v>8523</v>
+        <v>155792</v>
       </c>
       <c r="G116" s="2">
-        <v>8441</v>
+        <v>154294</v>
       </c>
       <c r="H116" s="2">
-        <v>8359</v>
+        <v>152796</v>
       </c>
       <c r="I116" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="1">
         <v>116</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="E117" s="2">
-        <v>15703</v>
+        <v>191100</v>
       </c>
       <c r="F117" s="2">
-        <v>15553</v>
+        <v>189280</v>
       </c>
       <c r="G117" s="2">
-        <v>15404</v>
+        <v>187460</v>
       </c>
       <c r="H117" s="2">
-        <v>15254</v>
+        <v>185640</v>
       </c>
       <c r="I117" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="1">
         <v>117</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="E118" s="2">
-        <v>12495</v>
+        <v>199664</v>
       </c>
       <c r="F118" s="2">
-        <v>12376</v>
+        <v>197762</v>
       </c>
       <c r="G118" s="2">
-        <v>12257</v>
+        <v>195861</v>
       </c>
       <c r="H118" s="2">
-        <v>12138</v>
+        <v>193959</v>
       </c>
       <c r="I118" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="1">
         <v>118</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="E119" s="2">
-        <v>14921</v>
+        <v>211349</v>
       </c>
       <c r="F119" s="2">
-        <v>14778</v>
+        <v>209336</v>
       </c>
       <c r="G119" s="2">
-        <v>14636</v>
+        <v>207324</v>
       </c>
       <c r="H119" s="2">
-        <v>14494</v>
+        <v>205311</v>
       </c>
       <c r="I119" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="1">
         <v>119</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="E120" s="2">
-        <v>15866</v>
+        <v>274643</v>
       </c>
       <c r="F120" s="2">
-        <v>15714</v>
+        <v>272028</v>
       </c>
       <c r="G120" s="2">
-        <v>15563</v>
+        <v>269412</v>
       </c>
       <c r="H120" s="2">
-        <v>15412</v>
+        <v>266796</v>
       </c>
       <c r="I120" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="1">
         <v>120</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="E121" s="2">
-        <v>15908</v>
+        <v>284104</v>
       </c>
       <c r="F121" s="2">
-        <v>15756</v>
+        <v>281398</v>
       </c>
       <c r="G121" s="2">
-        <v>15605</v>
+        <v>278692</v>
       </c>
       <c r="H121" s="2">
-        <v>15453</v>
+        <v>275987</v>
       </c>
       <c r="I121" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="1">
         <v>121</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="E122" s="2">
-        <v>14911</v>
+        <v>301336</v>
       </c>
       <c r="F122" s="2">
-        <v>14769</v>
+        <v>298466</v>
       </c>
       <c r="G122" s="2">
-        <v>14627</v>
+        <v>295597</v>
       </c>
       <c r="H122" s="2">
-        <v>14485</v>
+        <v>292727</v>
       </c>
       <c r="I122" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="1">
         <v>122</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="E123" s="2">
-        <v>31830</v>
+        <v>336026</v>
       </c>
       <c r="F123" s="2">
-        <v>31527</v>
+        <v>332826</v>
       </c>
       <c r="G123" s="2">
-        <v>31223</v>
+        <v>329626</v>
       </c>
       <c r="H123" s="2">
-        <v>30920</v>
+        <v>326426</v>
       </c>
       <c r="I123" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="1">
         <v>123</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E124" s="2">
-        <v>30083</v>
+        <v>302837</v>
       </c>
       <c r="F124" s="2">
-        <v>29796</v>
+        <v>299953</v>
       </c>
       <c r="G124" s="2">
-        <v>29510</v>
+        <v>297068</v>
       </c>
       <c r="H124" s="2">
-        <v>29223</v>
+        <v>294184</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="1">
         <v>124</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="E125" s="2">
-        <v>29822</v>
+        <v>323109</v>
       </c>
       <c r="F125" s="2">
-        <v>29538</v>
+        <v>320032</v>
       </c>
       <c r="G125" s="2">
-        <v>29254</v>
+        <v>316955</v>
       </c>
       <c r="H125" s="2">
-        <v>28970</v>
+        <v>313877</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="1">
         <v>125</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="E126" s="2">
-        <v>46174</v>
+        <v>332483</v>
       </c>
       <c r="F126" s="2">
-        <v>45734</v>
+        <v>329316</v>
       </c>
       <c r="G126" s="2">
-        <v>45294</v>
+        <v>326150</v>
       </c>
       <c r="H126" s="2">
-        <v>44855</v>
+        <v>322983</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="1">
         <v>126</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="E127" s="2">
-        <v>60323</v>
+        <v>396086</v>
       </c>
       <c r="F127" s="2">
-        <v>59748</v>
+        <v>392314</v>
       </c>
       <c r="G127" s="2">
-        <v>59174</v>
+        <v>388542</v>
       </c>
       <c r="H127" s="2">
-        <v>58599</v>
+        <v>384770</v>
       </c>
       <c r="I127" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="1">
         <v>127</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="E128" s="2">
-        <v>76556</v>
+        <v>427667</v>
       </c>
       <c r="F128" s="2">
-        <v>75826</v>
+        <v>423594</v>
       </c>
       <c r="G128" s="2">
-        <v>75097</v>
+        <v>419521</v>
       </c>
       <c r="H128" s="2">
-        <v>74368</v>
+        <v>415448</v>
       </c>
       <c r="I128" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="1">
         <v>128</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="E129" s="2">
-        <v>92163</v>
+        <v>347351</v>
       </c>
       <c r="F129" s="2">
-        <v>91285</v>
+        <v>344042</v>
       </c>
       <c r="G129" s="2">
-        <v>90407</v>
+        <v>340734</v>
       </c>
       <c r="H129" s="2">
-        <v>89529</v>
+        <v>337426</v>
       </c>
       <c r="I129" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="1">
         <v>129</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="E130" s="2">
-        <v>94302</v>
+        <v>402172</v>
       </c>
       <c r="F130" s="2">
-        <v>93403</v>
+        <v>398342</v>
       </c>
       <c r="G130" s="2">
-        <v>92505</v>
+        <v>394512</v>
       </c>
       <c r="H130" s="2">
-        <v>91607</v>
+        <v>390681</v>
       </c>
       <c r="I130" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="1">
         <v>130</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="E131" s="2">
-        <v>125501</v>
+        <v>404711</v>
       </c>
       <c r="F131" s="2">
-        <v>124306</v>
+        <v>400857</v>
       </c>
       <c r="G131" s="2">
-        <v>123111</v>
+        <v>397002</v>
       </c>
       <c r="H131" s="2">
-        <v>121916</v>
+        <v>393148</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="1">
         <v>131</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E132" s="2">
-        <v>141986</v>
+        <v>401205</v>
       </c>
       <c r="F132" s="2">
-        <v>140634</v>
+        <v>397384</v>
       </c>
       <c r="G132" s="2">
-        <v>139282</v>
+        <v>393563</v>
       </c>
       <c r="H132" s="2">
-        <v>137930</v>
+        <v>389742</v>
       </c>
       <c r="I132" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="1">
         <v>132</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="E133" s="2">
-        <v>151934</v>
+        <v>492406</v>
       </c>
       <c r="F133" s="2">
-        <v>150487</v>
+        <v>487716</v>
       </c>
       <c r="G133" s="2">
-        <v>149040</v>
+        <v>483027</v>
       </c>
       <c r="H133" s="2">
-        <v>147593</v>
+        <v>478337</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="1">
         <v>133</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="E134" s="2">
-        <v>189683</v>
+        <v>531221</v>
       </c>
       <c r="F134" s="2">
-        <v>187876</v>
+        <v>526162</v>
       </c>
       <c r="G134" s="2">
-        <v>186070</v>
+        <v>521103</v>
       </c>
       <c r="H134" s="2">
-        <v>184263</v>
+        <v>516044</v>
       </c>
       <c r="I134" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1">
         <v>134</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="E135" s="2">
-        <v>199664</v>
+        <v>548721</v>
       </c>
       <c r="F135" s="2">
-        <v>197762</v>
+        <v>543495</v>
       </c>
       <c r="G135" s="2">
-        <v>195861</v>
+        <v>538269</v>
       </c>
       <c r="H135" s="2">
-        <v>193959</v>
+        <v>533043</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="1">
         <v>135</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E136" s="2">
-        <v>211349</v>
+        <v>482603</v>
       </c>
       <c r="F136" s="2">
-        <v>209336</v>
+        <v>478007</v>
       </c>
       <c r="G136" s="2">
-        <v>207324</v>
+        <v>473411</v>
       </c>
       <c r="H136" s="2">
-        <v>205311</v>
+        <v>468814</v>
       </c>
       <c r="I136" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1">
         <v>136</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="E137" s="2">
-        <v>245915</v>
+        <v>684600</v>
       </c>
       <c r="F137" s="2">
-        <v>243573</v>
+        <v>678080</v>
       </c>
       <c r="G137" s="2">
-        <v>241231</v>
+        <v>671560</v>
       </c>
       <c r="H137" s="2">
-        <v>238889</v>
+        <v>665040</v>
       </c>
       <c r="I137" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1">
         <v>137</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="E138" s="2">
-        <v>262566</v>
+        <v>646318</v>
       </c>
       <c r="F138" s="2">
-        <v>260066</v>
+        <v>640163</v>
       </c>
       <c r="G138" s="2">
-        <v>257565</v>
+        <v>634007</v>
       </c>
       <c r="H138" s="2">
-        <v>255064</v>
+        <v>627852</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1">
         <v>138</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="E139" s="2">
-        <v>277364</v>
+        <v>683865</v>
       </c>
       <c r="F139" s="2">
-        <v>274722</v>
+        <v>677352</v>
       </c>
       <c r="G139" s="2">
-        <v>272081</v>
+        <v>670839</v>
       </c>
       <c r="H139" s="2">
-        <v>269439</v>
+        <v>664326</v>
       </c>
       <c r="I139" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="1">
         <v>139</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="E140" s="2">
-        <v>302837</v>
+        <v>738586</v>
       </c>
       <c r="F140" s="2">
-        <v>299953</v>
+        <v>731552</v>
       </c>
       <c r="G140" s="2">
-        <v>297068</v>
+        <v>724517</v>
       </c>
       <c r="H140" s="2">
-        <v>294184</v>
+        <v>717483</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="1">
         <v>140</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="E141" s="2">
-        <v>297833</v>
+        <v>666776</v>
       </c>
       <c r="F141" s="2">
-        <v>294996</v>
+        <v>660426</v>
       </c>
       <c r="G141" s="2">
-        <v>292160</v>
+        <v>654076</v>
       </c>
       <c r="H141" s="2">
-        <v>289323</v>
+        <v>647726</v>
       </c>
       <c r="I141" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="1">
         <v>141</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="E142" s="2">
-        <v>320250</v>
+        <v>664414</v>
       </c>
       <c r="F142" s="2">
-        <v>317200</v>
+        <v>658086</v>
       </c>
       <c r="G142" s="2">
-        <v>314150</v>
+        <v>651758</v>
       </c>
       <c r="H142" s="2">
-        <v>311100</v>
+        <v>645431</v>
       </c>
       <c r="I142" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="1">
         <v>142</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="E143" s="2">
-        <v>332481</v>
+        <v>764094</v>
       </c>
       <c r="F143" s="2">
-        <v>329315</v>
+        <v>756817</v>
       </c>
       <c r="G143" s="2">
-        <v>326148</v>
+        <v>749540</v>
       </c>
       <c r="H143" s="2">
-        <v>322982</v>
+        <v>742263</v>
       </c>
       <c r="I143" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="1">
         <v>143</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="E144" s="2">
-        <v>352274</v>
+        <v>805292</v>
       </c>
       <c r="F144" s="2">
-        <v>348919</v>
+        <v>797623</v>
       </c>
       <c r="G144" s="2">
-        <v>345564</v>
+        <v>789953</v>
       </c>
       <c r="H144" s="2">
-        <v>342209</v>
+        <v>782284</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="1">
         <v>144</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="E145" s="2">
-        <v>399047</v>
+        <v>800701</v>
       </c>
       <c r="F145" s="2">
-        <v>395247</v>
+        <v>793075</v>
       </c>
       <c r="G145" s="2">
-        <v>391446</v>
+        <v>785449</v>
       </c>
       <c r="H145" s="2">
-        <v>387646</v>
+        <v>777823</v>
       </c>
       <c r="I145" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="1">
         <v>145</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="E146" s="2">
-        <v>347351</v>
+        <v>797711</v>
       </c>
       <c r="F146" s="2">
-        <v>344042</v>
+        <v>790114</v>
       </c>
       <c r="G146" s="2">
-        <v>340734</v>
+        <v>782517</v>
       </c>
       <c r="H146" s="2">
-        <v>337426</v>
+        <v>774920</v>
       </c>
       <c r="I146" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="1">
         <v>146</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="E147" s="2">
-        <v>378814</v>
+        <v>833345</v>
       </c>
       <c r="F147" s="2">
-        <v>375206</v>
+        <v>825408</v>
       </c>
       <c r="G147" s="2">
-        <v>371598</v>
+        <v>817472</v>
       </c>
       <c r="H147" s="2">
-        <v>367991</v>
+        <v>809535</v>
       </c>
       <c r="I147" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="1">
         <v>147</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="E148" s="2">
-        <v>404711</v>
+        <v>862343</v>
       </c>
       <c r="F148" s="2">
-        <v>400857</v>
+        <v>854130</v>
       </c>
       <c r="G148" s="2">
-        <v>397002</v>
+        <v>845917</v>
       </c>
       <c r="H148" s="2">
-        <v>393148</v>
+        <v>837705</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1">
         <v>148</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="E149" s="2">
-        <v>401205</v>
+        <v>908043</v>
       </c>
       <c r="F149" s="2">
-        <v>397384</v>
+        <v>899395</v>
       </c>
       <c r="G149" s="2">
-        <v>393563</v>
+        <v>890747</v>
       </c>
       <c r="H149" s="2">
-        <v>389742</v>
+        <v>882099</v>
       </c>
       <c r="I149" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1">
         <v>149</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E150" s="2">
-        <v>488250</v>
+        <v>916757</v>
       </c>
       <c r="F150" s="2">
-        <v>483600</v>
+        <v>908026</v>
       </c>
       <c r="G150" s="2">
-        <v>478950</v>
+        <v>899295</v>
       </c>
       <c r="H150" s="2">
-        <v>474300</v>
+        <v>890564</v>
       </c>
       <c r="I150" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="1">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="E151" s="2">
-        <v>531221</v>
+        <v>969844</v>
       </c>
       <c r="F151" s="2">
-        <v>526162</v>
+        <v>960607</v>
       </c>
       <c r="G151" s="2">
-        <v>521103</v>
+        <v>951371</v>
       </c>
       <c r="H151" s="2">
-        <v>516044</v>
+        <v>942134</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="E152" s="2">
-        <v>548721</v>
+        <v>1016254</v>
       </c>
       <c r="F152" s="2">
-        <v>543495</v>
+        <v>1006575</v>
       </c>
       <c r="G152" s="2">
-        <v>538269</v>
+        <v>996897</v>
       </c>
       <c r="H152" s="2">
-        <v>533043</v>
+        <v>987218</v>
       </c>
       <c r="I152" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E153" s="2">
-        <v>482603</v>
+        <v>1031487</v>
       </c>
       <c r="F153" s="2">
-        <v>478007</v>
+        <v>1021664</v>
       </c>
       <c r="G153" s="2">
-        <v>473411</v>
+        <v>1011840</v>
       </c>
       <c r="H153" s="2">
-        <v>468814</v>
+        <v>1002016</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="1">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="E154" s="2">
-        <v>640526</v>
+        <v>940065</v>
       </c>
       <c r="F154" s="2">
-        <v>634426</v>
+        <v>931112</v>
       </c>
       <c r="G154" s="2">
-        <v>628326</v>
+        <v>922159</v>
       </c>
       <c r="H154" s="2">
-        <v>622226</v>
+        <v>913206</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="1">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="E155" s="2">
-        <v>646318</v>
+        <v>1146024</v>
       </c>
       <c r="F155" s="2">
-        <v>640163</v>
+        <v>1135109</v>
       </c>
       <c r="G155" s="2">
-        <v>634007</v>
+        <v>1124195</v>
       </c>
       <c r="H155" s="2">
-        <v>627852</v>
+        <v>1113280</v>
       </c>
       <c r="I155" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="1">
         <v>155</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E156" s="2">
-        <v>668640</v>
+        <v>1247354</v>
       </c>
       <c r="F156" s="2">
-        <v>662272</v>
+        <v>1235474</v>
       </c>
       <c r="G156" s="2">
-        <v>655904</v>
+        <v>1223595</v>
       </c>
       <c r="H156" s="2">
-        <v>649536</v>
+        <v>1211715</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="E157" s="2">
-        <v>729750</v>
+        <v>1287884</v>
       </c>
       <c r="F157" s="2">
-        <v>722800</v>
+        <v>1275618</v>
       </c>
       <c r="G157" s="2">
-        <v>715850</v>
+        <v>1263353</v>
       </c>
       <c r="H157" s="2">
-        <v>708900</v>
+        <v>1251087</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="1">
         <v>157</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="E158" s="2">
-        <v>666776</v>
+        <v>1540849</v>
       </c>
       <c r="F158" s="2">
-        <v>660426</v>
+        <v>1526174</v>
       </c>
       <c r="G158" s="2">
-        <v>654076</v>
+        <v>1511499</v>
       </c>
       <c r="H158" s="2">
-        <v>647726</v>
+        <v>1496825</v>
       </c>
       <c r="I158" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="1">
         <v>158</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E159" s="2">
-        <v>664414</v>
+        <v>1431731</v>
       </c>
       <c r="F159" s="2">
-        <v>658086</v>
+        <v>1418095</v>
       </c>
       <c r="G159" s="2">
-        <v>651758</v>
+        <v>1404460</v>
       </c>
       <c r="H159" s="2">
-        <v>645431</v>
+        <v>1390824</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="1">
         <v>159</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="E160" s="2">
-        <v>764094</v>
+        <v>1451348</v>
       </c>
       <c r="F160" s="2">
-        <v>756817</v>
+        <v>1437525</v>
       </c>
       <c r="G160" s="2">
-        <v>749540</v>
+        <v>1423703</v>
       </c>
       <c r="H160" s="2">
-        <v>742263</v>
+        <v>1409881</v>
       </c>
       <c r="I160" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1">
         <v>160</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="E161" s="2">
-        <v>757601</v>
+        <v>1410938</v>
       </c>
       <c r="F161" s="2">
-        <v>750386</v>
+        <v>1397500</v>
       </c>
       <c r="G161" s="2">
-        <v>743171</v>
+        <v>1384063</v>
       </c>
       <c r="H161" s="2">
-        <v>735956</v>
+        <v>1370625</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1">
         <v>161</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E162" s="2">
-        <v>800701</v>
+        <v>1526627</v>
       </c>
       <c r="F162" s="2">
-        <v>793075</v>
+        <v>1512087</v>
       </c>
       <c r="G162" s="2">
-        <v>785449</v>
+        <v>1497548</v>
       </c>
       <c r="H162" s="2">
-        <v>777823</v>
+        <v>1483009</v>
       </c>
       <c r="I162" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="1">
         <v>162</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="E163" s="2">
-        <v>797711</v>
+        <v>1797974</v>
       </c>
       <c r="F163" s="2">
-        <v>790114</v>
+        <v>1780850</v>
       </c>
       <c r="G163" s="2">
-        <v>782517</v>
+        <v>1763727</v>
       </c>
       <c r="H163" s="2">
-        <v>774920</v>
+        <v>1746603</v>
       </c>
       <c r="I163" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1">
         <v>163</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="E164" s="2">
-        <v>833345</v>
+        <v>1775244</v>
       </c>
       <c r="F164" s="2">
-        <v>825408</v>
+        <v>1758337</v>
       </c>
       <c r="G164" s="2">
-        <v>817472</v>
+        <v>1741430</v>
       </c>
       <c r="H164" s="2">
-        <v>809535</v>
+        <v>1724523</v>
       </c>
       <c r="I164" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1">
         <v>164</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="E165" s="2">
-        <v>849450</v>
+        <v>1694323</v>
       </c>
       <c r="F165" s="2">
-        <v>841360</v>
+        <v>1678187</v>
       </c>
       <c r="G165" s="2">
-        <v>833270</v>
+        <v>1662050</v>
       </c>
       <c r="H165" s="2">
-        <v>825180</v>
+        <v>1645914</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="1">
         <v>165</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="E166" s="2">
-        <v>908043</v>
+        <v>1813204</v>
       </c>
       <c r="F166" s="2">
-        <v>899395</v>
+        <v>1795935</v>
       </c>
       <c r="G166" s="2">
-        <v>890747</v>
+        <v>1778667</v>
       </c>
       <c r="H166" s="2">
-        <v>882099</v>
+        <v>1761398</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="1">
         <v>166</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="E167" s="2">
-        <v>912450</v>
+        <v>1731476</v>
       </c>
       <c r="F167" s="2">
-        <v>903760</v>
+        <v>1714986</v>
       </c>
       <c r="G167" s="2">
-        <v>895070</v>
+        <v>1698496</v>
       </c>
       <c r="H167" s="2">
-        <v>886380</v>
+        <v>1682006</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="1">
         <v>167</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="E168" s="2">
-        <v>958650</v>
+        <v>2028239</v>
       </c>
       <c r="F168" s="2">
-        <v>949520</v>
+        <v>2008922</v>
       </c>
       <c r="G168" s="2">
-        <v>940390</v>
+        <v>1989606</v>
       </c>
       <c r="H168" s="2">
-        <v>931260</v>
+        <v>1970289</v>
       </c>
       <c r="I168" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="1">
         <v>168</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="E169" s="2">
-        <v>1002750</v>
+        <v>1925581</v>
       </c>
       <c r="F169" s="2">
-        <v>993200</v>
+        <v>1907242</v>
       </c>
       <c r="G169" s="2">
-        <v>983650</v>
+        <v>1888904</v>
       </c>
       <c r="H169" s="2">
-        <v>974100</v>
+        <v>1870565</v>
       </c>
       <c r="I169" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="1">
         <v>169</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="E170" s="2">
-        <v>1015350</v>
+        <v>1956047</v>
       </c>
       <c r="F170" s="2">
-        <v>1005680</v>
+        <v>1937418</v>
       </c>
       <c r="G170" s="2">
-        <v>996010</v>
+        <v>1918789</v>
       </c>
       <c r="H170" s="2">
-        <v>986340</v>
+        <v>1900160</v>
       </c>
       <c r="I170" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="1">
         <v>170</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="E171" s="2">
-        <v>940065</v>
+        <v>2186834</v>
       </c>
       <c r="F171" s="2">
-        <v>931112</v>
+        <v>2166007</v>
       </c>
       <c r="G171" s="2">
-        <v>922159</v>
+        <v>2145180</v>
       </c>
       <c r="H171" s="2">
-        <v>913206</v>
+        <v>2124353</v>
       </c>
       <c r="I171" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="1">
         <v>171</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="E172" s="2">
-        <v>1146024</v>
+        <v>2310750</v>
       </c>
       <c r="F172" s="2">
-        <v>1135109</v>
+        <v>2288743</v>
       </c>
       <c r="G172" s="2">
-        <v>1124195</v>
+        <v>2266735</v>
       </c>
       <c r="H172" s="2">
-        <v>1113280</v>
+        <v>2244728</v>
       </c>
       <c r="I172" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="1">
         <v>172</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="E173" s="2">
-        <v>1247354</v>
+        <v>2671352</v>
       </c>
       <c r="F173" s="2">
-        <v>1235474</v>
+        <v>2645911</v>
       </c>
       <c r="G173" s="2">
-        <v>1223595</v>
+        <v>2620469</v>
       </c>
       <c r="H173" s="2">
-        <v>1211715</v>
+        <v>2595028</v>
       </c>
       <c r="I173" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="1">
         <v>173</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="E174" s="2">
-        <v>1287884</v>
+        <v>3081086</v>
       </c>
       <c r="F174" s="2">
-        <v>1275618</v>
+        <v>3051743</v>
       </c>
       <c r="G174" s="2">
-        <v>1263353</v>
+        <v>3022399</v>
       </c>
       <c r="H174" s="2">
-        <v>1251087</v>
+        <v>2993055</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="1">
         <v>174</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="E175" s="2">
-        <v>1363489</v>
+        <v>4621603</v>
       </c>
       <c r="F175" s="2">
-        <v>1350503</v>
+        <v>4577588</v>
       </c>
       <c r="G175" s="2">
-        <v>1337518</v>
+        <v>4533573</v>
       </c>
       <c r="H175" s="2">
-        <v>1324532</v>
+        <v>4489558</v>
       </c>
       <c r="I175" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="1">
         <v>175</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="E176" s="2">
-        <v>1431731</v>
+        <v>6342000</v>
       </c>
       <c r="F176" s="2">
-        <v>1418095</v>
+        <v>6281600</v>
       </c>
       <c r="G176" s="2">
-        <v>1404460</v>
+        <v>6221200</v>
       </c>
       <c r="H176" s="2">
-        <v>1390824</v>
+        <v>6160800</v>
       </c>
       <c r="I176" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="1">
         <v>176</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="E177" s="2">
-        <v>1451348</v>
+        <v>7927500</v>
       </c>
       <c r="F177" s="2">
-        <v>1437525</v>
+        <v>7852000</v>
       </c>
       <c r="G177" s="2">
-        <v>1423703</v>
+        <v>7776500</v>
       </c>
       <c r="H177" s="2">
-        <v>1409881</v>
+        <v>7701000</v>
       </c>
       <c r="I177" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="1">
         <v>177</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="E178" s="2">
-        <v>1410938</v>
+        <v>9894713</v>
       </c>
       <c r="F178" s="2">
-        <v>1397500</v>
+        <v>9800477</v>
       </c>
       <c r="G178" s="2">
-        <v>1384063</v>
+        <v>9706242</v>
       </c>
       <c r="H178" s="2">
-        <v>1370625</v>
+        <v>9612007</v>
       </c>
       <c r="I178" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="1">
         <v>178</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="E179" s="2">
-        <v>1526627</v>
+        <v>11988860</v>
       </c>
       <c r="F179" s="2">
-        <v>1512087</v>
+        <v>11874680</v>
       </c>
       <c r="G179" s="2">
-        <v>1497548</v>
+        <v>11760501</v>
       </c>
       <c r="H179" s="2">
-        <v>1483009</v>
+        <v>11646321</v>
       </c>
       <c r="I179" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="1">
         <v>179</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="E180" s="2">
-        <v>1701551</v>
+        <v>11988861</v>
       </c>
       <c r="F180" s="2">
-        <v>1685346</v>
+        <v>11874682</v>
       </c>
       <c r="G180" s="2">
-        <v>1669141</v>
+        <v>11760502</v>
       </c>
       <c r="H180" s="2">
-        <v>1652936</v>
+        <v>11646322</v>
       </c>
       <c r="I180" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="1">
         <v>180</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="E181" s="2">
-        <v>1596000</v>
+        <v>13650026</v>
       </c>
       <c r="F181" s="2">
-        <v>1580800</v>
+        <v>13520026</v>
       </c>
       <c r="G181" s="2">
-        <v>1565600</v>
+        <v>13390026</v>
       </c>
       <c r="H181" s="2">
-        <v>1550400</v>
+        <v>13260026</v>
       </c>
       <c r="I181" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="1">
         <v>181</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="E182" s="2">
-        <v>1647476</v>
+        <v>15414242</v>
       </c>
       <c r="F182" s="2">
-        <v>1631786</v>
+        <v>15267439</v>
       </c>
       <c r="G182" s="2">
-        <v>1616096</v>
+        <v>15120637</v>
       </c>
       <c r="H182" s="2">
-        <v>1600406</v>
+        <v>14973835</v>
       </c>
       <c r="I182" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="1">
         <v>182</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="E183" s="2">
-        <v>1723076</v>
+        <v>16800026</v>
       </c>
       <c r="F183" s="2">
-        <v>1706666</v>
+        <v>16640026</v>
       </c>
       <c r="G183" s="2">
-        <v>1690256</v>
+        <v>16480026</v>
       </c>
       <c r="H183" s="2">
-        <v>1673846</v>
+        <v>16320026</v>
       </c>
       <c r="I183" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="1">
         <v>183</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="E184" s="2">
-        <v>1731450</v>
+        <v>196374</v>
       </c>
       <c r="F184" s="2">
-        <v>1714960</v>
+        <v>194504</v>
       </c>
       <c r="G184" s="2">
-        <v>1698470</v>
+        <v>192634</v>
       </c>
       <c r="H184" s="2">
-        <v>1681980</v>
+        <v>190763</v>
       </c>
       <c r="I184" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="1">
         <v>184</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>240</v>
+        <v>386</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="E185" s="2">
-        <v>1844033</v>
+        <v>28663</v>
       </c>
       <c r="F185" s="2">
-        <v>1826471</v>
+        <v>28390</v>
       </c>
       <c r="G185" s="2">
-        <v>1808909</v>
+        <v>28117</v>
       </c>
       <c r="H185" s="2">
-        <v>1791346</v>
+        <v>27844</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="1">
         <v>185</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>240</v>
+        <v>386</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="E186" s="2">
-        <v>1925581</v>
+        <v>57411</v>
       </c>
       <c r="F186" s="2">
-        <v>1907242</v>
+        <v>56864</v>
       </c>
       <c r="G186" s="2">
-        <v>1888904</v>
+        <v>56317</v>
       </c>
       <c r="H186" s="2">
-        <v>1870565</v>
+        <v>55771</v>
       </c>
       <c r="I186" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="1">
         <v>186</v>
       </c>
       <c r="B187" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="C187" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="C187" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D187" s="1" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="E187" s="2">
-        <v>1937250</v>
+        <v>86102</v>
       </c>
       <c r="F187" s="2">
-        <v>1918800</v>
+        <v>85282</v>
       </c>
       <c r="G187" s="2">
-        <v>1900350</v>
+        <v>84462</v>
       </c>
       <c r="H187" s="2">
-        <v>1881900</v>
+        <v>83642</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="1">
         <v>187</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>240</v>
+        <v>386</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="E188" s="2">
-        <v>2161950</v>
+        <v>114794</v>
       </c>
       <c r="F188" s="2">
-        <v>2141360</v>
+        <v>113701</v>
       </c>
       <c r="G188" s="2">
-        <v>2120770</v>
+        <v>112608</v>
       </c>
       <c r="H188" s="2">
-        <v>2100180</v>
+        <v>111515</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="1">
         <v>188</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>240</v>
+        <v>386</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="E189" s="2">
-        <v>2276400</v>
+        <v>143487</v>
       </c>
       <c r="F189" s="2">
-        <v>2254720</v>
+        <v>142120</v>
       </c>
       <c r="G189" s="2">
-        <v>2233040</v>
+        <v>140754</v>
       </c>
       <c r="H189" s="2">
-        <v>2211360</v>
+        <v>139387</v>
       </c>
       <c r="I189" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1">
         <v>189</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>240</v>
+        <v>386</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="E190" s="2">
-        <v>2349900</v>
+        <v>151950</v>
       </c>
       <c r="F190" s="2">
-        <v>2327520</v>
+        <v>150503</v>
       </c>
       <c r="G190" s="2">
-        <v>2305140</v>
+        <v>149055</v>
       </c>
       <c r="H190" s="2">
-        <v>2282760</v>
+        <v>147608</v>
       </c>
       <c r="I190" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="1">
         <v>190</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>240</v>
+        <v>386</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="E191" s="2">
-        <v>2950500</v>
+        <v>1488</v>
       </c>
       <c r="F191" s="2">
-        <v>2922400</v>
+        <v>1474</v>
       </c>
       <c r="G191" s="2">
-        <v>2894300</v>
+        <v>1460</v>
       </c>
       <c r="H191" s="2">
-        <v>2866200</v>
+        <v>1445</v>
       </c>
       <c r="I191" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="1">
         <v>191</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>240</v>
+        <v>386</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E192" s="2">
-        <v>4515000</v>
+        <v>2978</v>
       </c>
       <c r="F192" s="2">
-        <v>4472000</v>
+        <v>2949</v>
       </c>
       <c r="G192" s="2">
-        <v>4429000</v>
+        <v>2921</v>
       </c>
       <c r="H192" s="2">
-        <v>4386000</v>
+        <v>2893</v>
       </c>
       <c r="I192" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="1">
         <v>192</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>240</v>
+        <v>386</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="E193" s="2">
-        <v>5880000</v>
+        <v>7621</v>
       </c>
       <c r="F193" s="2">
-        <v>5824000</v>
+        <v>7548</v>
       </c>
       <c r="G193" s="2">
-        <v>5768000</v>
+        <v>7476</v>
       </c>
       <c r="H193" s="2">
-        <v>5712000</v>
+        <v>7403</v>
       </c>
       <c r="I193" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="1">
         <v>193</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>240</v>
+        <v>386</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="E194" s="2">
-        <v>7392000</v>
+        <v>7962</v>
       </c>
       <c r="F194" s="2">
-        <v>7321600</v>
+        <v>7886</v>
       </c>
       <c r="G194" s="2">
-        <v>7251200</v>
+        <v>7810</v>
       </c>
       <c r="H194" s="2">
-        <v>7180800</v>
+        <v>7735</v>
       </c>
       <c r="I194" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="1">
         <v>194</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>240</v>
+        <v>386</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="E195" s="2">
-        <v>9389126</v>
+        <v>9972</v>
       </c>
       <c r="F195" s="2">
-        <v>9299706</v>
+        <v>9877</v>
       </c>
       <c r="G195" s="2">
-        <v>9210286</v>
+        <v>9782</v>
       </c>
       <c r="H195" s="2">
-        <v>9120866</v>
+        <v>9687</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="1">
         <v>195</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>240</v>
+        <v>386</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="E196" s="2">
-        <v>10956776</v>
+        <v>11281</v>
       </c>
       <c r="F196" s="2">
-        <v>10852426</v>
+        <v>11174</v>
       </c>
       <c r="G196" s="2">
-        <v>10748076</v>
+        <v>11066</v>
       </c>
       <c r="H196" s="2">
-        <v>10643726</v>
+        <v>10959</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="1">
         <v>196</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>240</v>
+        <v>386</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="E197" s="2">
-        <v>11520857</v>
+        <v>14065</v>
       </c>
       <c r="F197" s="2">
-        <v>11411135</v>
+        <v>13931</v>
       </c>
       <c r="G197" s="2">
-        <v>11301412</v>
+        <v>13797</v>
       </c>
       <c r="H197" s="2">
-        <v>11191690</v>
+        <v>13663</v>
       </c>
       <c r="I197" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="1">
         <v>197</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>240</v>
+        <v>386</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="E198" s="2">
-        <v>13166689</v>
+        <v>15341</v>
       </c>
       <c r="F198" s="2">
-        <v>13041292</v>
+        <v>15194</v>
       </c>
       <c r="G198" s="2">
-        <v>12915895</v>
+        <v>15048</v>
       </c>
       <c r="H198" s="2">
-        <v>12790498</v>
+        <v>14902</v>
       </c>
       <c r="I198" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="1">
         <v>198</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>240</v>
+        <v>386</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="E199" s="2">
-        <v>14175000</v>
+        <v>14884</v>
       </c>
       <c r="F199" s="2">
-        <v>14040000</v>
+        <v>14742</v>
       </c>
       <c r="G199" s="2">
-        <v>13905000</v>
+        <v>14600</v>
       </c>
       <c r="H199" s="2">
-        <v>13770000</v>
+        <v>14459</v>
       </c>
       <c r="I199" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="1">
         <v>199</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>240</v>
+        <v>386</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="E200" s="2">
-        <v>16364276</v>
+        <v>15759</v>
       </c>
       <c r="F200" s="2">
-        <v>16208426</v>
+        <v>15609</v>
       </c>
       <c r="G200" s="2">
-        <v>16052576</v>
+        <v>15459</v>
       </c>
       <c r="H200" s="2">
-        <v>15896726</v>
+        <v>15309</v>
       </c>
       <c r="I200" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="1">
         <v>200</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>240</v>
+        <v>386</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="E201" s="2">
-        <v>196374</v>
+        <v>13440</v>
       </c>
       <c r="F201" s="2">
-        <v>194504</v>
+        <v>13312</v>
       </c>
       <c r="G201" s="2">
-        <v>192634</v>
+        <v>13184</v>
       </c>
       <c r="H201" s="2">
-        <v>190763</v>
+        <v>13056</v>
       </c>
       <c r="I201" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="1">
         <v>201</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="E202" s="2">
-        <v>28481</v>
+        <v>18749</v>
       </c>
       <c r="F202" s="2">
-        <v>28210</v>
+        <v>18570</v>
       </c>
       <c r="G202" s="2">
-        <v>27939</v>
+        <v>18392</v>
       </c>
       <c r="H202" s="2">
-        <v>27668</v>
+        <v>18213</v>
       </c>
       <c r="I202" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="1">
         <v>202</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="E203" s="2">
-        <v>57409</v>
+        <v>19348</v>
       </c>
       <c r="F203" s="2">
-        <v>56862</v>
+        <v>19164</v>
       </c>
       <c r="G203" s="2">
-        <v>56315</v>
+        <v>18980</v>
       </c>
       <c r="H203" s="2">
-        <v>55769</v>
+        <v>18796</v>
       </c>
       <c r="I203" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1">
         <v>203</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="E204" s="2">
-        <v>86099</v>
+        <v>19714</v>
       </c>
       <c r="F204" s="2">
-        <v>85279</v>
+        <v>19526</v>
       </c>
       <c r="G204" s="2">
-        <v>84459</v>
+        <v>19338</v>
       </c>
       <c r="H204" s="2">
-        <v>83639</v>
+        <v>19151</v>
       </c>
       <c r="I204" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="1">
         <v>204</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="E205" s="2">
-        <v>114791</v>
+        <v>22691</v>
       </c>
       <c r="F205" s="2">
-        <v>113698</v>
+        <v>22474</v>
       </c>
       <c r="G205" s="2">
-        <v>112605</v>
+        <v>22258</v>
       </c>
       <c r="H205" s="2">
-        <v>111512</v>
+        <v>22042</v>
       </c>
       <c r="I205" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="1">
         <v>205</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="E206" s="2">
-        <v>142191</v>
+        <v>26564</v>
       </c>
       <c r="F206" s="2">
-        <v>140837</v>
+        <v>26311</v>
       </c>
       <c r="G206" s="2">
-        <v>139483</v>
+        <v>26058</v>
       </c>
       <c r="H206" s="2">
-        <v>138128</v>
+        <v>25805</v>
       </c>
       <c r="I206" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="1">
         <v>206</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="E207" s="2">
-        <v>151950</v>
+        <v>30787</v>
       </c>
       <c r="F207" s="2">
-        <v>150503</v>
+        <v>30494</v>
       </c>
       <c r="G207" s="2">
-        <v>149055</v>
+        <v>30201</v>
       </c>
       <c r="H207" s="2">
-        <v>147608</v>
+        <v>29907</v>
       </c>
       <c r="I207" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="1">
         <v>207</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E208" s="2">
-        <v>1494</v>
+        <v>34630</v>
       </c>
       <c r="F208" s="2">
-        <v>1480</v>
+        <v>34300</v>
       </c>
       <c r="G208" s="2">
-        <v>1466</v>
+        <v>33970</v>
       </c>
       <c r="H208" s="2">
-        <v>1451</v>
+        <v>33641</v>
       </c>
       <c r="I208" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="1">
         <v>208</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="E209" s="2">
-        <v>2957</v>
+        <v>38798</v>
       </c>
       <c r="F209" s="2">
-        <v>2929</v>
+        <v>38428</v>
       </c>
       <c r="G209" s="2">
-        <v>2900</v>
+        <v>38059</v>
       </c>
       <c r="H209" s="2">
-        <v>2872</v>
+        <v>37689</v>
       </c>
       <c r="I209" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="1">
         <v>209</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="E210" s="2">
-        <v>7907</v>
+        <v>45599</v>
       </c>
       <c r="F210" s="2">
-        <v>7831</v>
+        <v>45165</v>
       </c>
       <c r="G210" s="2">
-        <v>7756</v>
+        <v>44731</v>
       </c>
       <c r="H210" s="2">
-        <v>7681</v>
+        <v>44297</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="1">
         <v>210</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="E211" s="2">
-        <v>9366</v>
+        <v>45438</v>
       </c>
       <c r="F211" s="2">
-        <v>9277</v>
+        <v>45005</v>
       </c>
       <c r="G211" s="2">
-        <v>9188</v>
+        <v>44572</v>
       </c>
       <c r="H211" s="2">
-        <v>9098</v>
+        <v>44139</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="1">
         <v>211</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E212" s="2">
-        <v>9912</v>
+        <v>51403</v>
       </c>
       <c r="F212" s="2">
-        <v>9818</v>
+        <v>50913</v>
       </c>
       <c r="G212" s="2">
-        <v>9723</v>
+        <v>50424</v>
       </c>
       <c r="H212" s="2">
-        <v>9629</v>
+        <v>49934</v>
       </c>
       <c r="I212" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="1">
         <v>212</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="E213" s="2">
-        <v>11857</v>
+        <v>59367</v>
       </c>
       <c r="F213" s="2">
-        <v>11744</v>
+        <v>58802</v>
       </c>
       <c r="G213" s="2">
-        <v>11631</v>
+        <v>58236</v>
       </c>
       <c r="H213" s="2">
-        <v>11518</v>
+        <v>57671</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="1">
         <v>213</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="E214" s="2">
-        <v>14060</v>
+        <v>61450</v>
       </c>
       <c r="F214" s="2">
-        <v>13926</v>
+        <v>60865</v>
       </c>
       <c r="G214" s="2">
-        <v>13792</v>
+        <v>60280</v>
       </c>
       <c r="H214" s="2">
-        <v>13658</v>
+        <v>59694</v>
       </c>
       <c r="I214" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="1">
         <v>214</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="E215" s="2">
-        <v>13417</v>
+        <v>59135</v>
       </c>
       <c r="F215" s="2">
-        <v>13289</v>
+        <v>58572</v>
       </c>
       <c r="G215" s="2">
-        <v>13161</v>
+        <v>58009</v>
       </c>
       <c r="H215" s="2">
-        <v>13034</v>
+        <v>57445</v>
       </c>
       <c r="I215" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="1">
         <v>215</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E216" s="2">
-        <v>15341</v>
+        <v>64345</v>
       </c>
       <c r="F216" s="2">
-        <v>15194</v>
+        <v>63732</v>
       </c>
       <c r="G216" s="2">
-        <v>15048</v>
+        <v>63119</v>
       </c>
       <c r="H216" s="2">
-        <v>14902</v>
+        <v>62507</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="1">
         <v>216</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="E217" s="2">
-        <v>14893</v>
+        <v>69454</v>
       </c>
       <c r="F217" s="2">
-        <v>14751</v>
+        <v>68793</v>
       </c>
       <c r="G217" s="2">
-        <v>14610</v>
+        <v>68131</v>
       </c>
       <c r="H217" s="2">
-        <v>14468</v>
+        <v>67470</v>
       </c>
       <c r="I217" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="1">
         <v>217</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="E218" s="2">
-        <v>15896</v>
+        <v>76099</v>
       </c>
       <c r="F218" s="2">
-        <v>15745</v>
+        <v>75374</v>
       </c>
       <c r="G218" s="2">
-        <v>15593</v>
+        <v>74649</v>
       </c>
       <c r="H218" s="2">
-        <v>15442</v>
+        <v>73925</v>
       </c>
       <c r="I218" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="1">
         <v>218</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="E219" s="2">
-        <v>15803</v>
+        <v>74792</v>
       </c>
       <c r="F219" s="2">
-        <v>15652</v>
+        <v>74079</v>
       </c>
       <c r="G219" s="2">
-        <v>15502</v>
+        <v>73367</v>
       </c>
       <c r="H219" s="2">
-        <v>15351</v>
+        <v>72655</v>
       </c>
       <c r="I219" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="1">
         <v>219</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="E220" s="2">
-        <v>13440</v>
+        <v>76456</v>
       </c>
       <c r="F220" s="2">
-        <v>13312</v>
+        <v>75728</v>
       </c>
       <c r="G220" s="2">
-        <v>13184</v>
+        <v>74999</v>
       </c>
       <c r="H220" s="2">
-        <v>13056</v>
+        <v>74271</v>
       </c>
       <c r="I220" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="1">
         <v>220</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E221" s="2">
-        <v>18749</v>
+        <v>78665</v>
       </c>
       <c r="F221" s="2">
-        <v>18570</v>
+        <v>77916</v>
       </c>
       <c r="G221" s="2">
-        <v>18392</v>
+        <v>77167</v>
       </c>
       <c r="H221" s="2">
-        <v>18213</v>
+        <v>76417</v>
       </c>
       <c r="I221" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="1">
         <v>221</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="E222" s="2">
-        <v>19262</v>
+        <v>80245</v>
       </c>
       <c r="F222" s="2">
-        <v>19079</v>
+        <v>79481</v>
       </c>
       <c r="G222" s="2">
-        <v>18895</v>
+        <v>78717</v>
       </c>
       <c r="H222" s="2">
-        <v>18712</v>
+        <v>77952</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="1">
         <v>222</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="E223" s="2">
-        <v>19618</v>
+        <v>67226</v>
       </c>
       <c r="F223" s="2">
-        <v>19431</v>
+        <v>66586</v>
       </c>
       <c r="G223" s="2">
-        <v>19245</v>
+        <v>65946</v>
       </c>
       <c r="H223" s="2">
-        <v>19058</v>
+        <v>65306</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="1">
         <v>223</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E224" s="2">
-        <v>22509</v>
+        <v>90771</v>
       </c>
       <c r="F224" s="2">
-        <v>22294</v>
+        <v>89907</v>
       </c>
       <c r="G224" s="2">
-        <v>22080</v>
+        <v>89042</v>
       </c>
       <c r="H224" s="2">
-        <v>21866</v>
+        <v>88178</v>
       </c>
       <c r="I224" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="1">
         <v>224</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="E225" s="2">
-        <v>22691</v>
+        <v>92241</v>
       </c>
       <c r="F225" s="2">
-        <v>22474</v>
+        <v>91363</v>
       </c>
       <c r="G225" s="2">
-        <v>22258</v>
+        <v>90484</v>
       </c>
       <c r="H225" s="2">
-        <v>22042</v>
+        <v>89606</v>
       </c>
       <c r="I225" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="1">
         <v>225</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="E226" s="2">
-        <v>24996</v>
+        <v>94761</v>
       </c>
       <c r="F226" s="2">
-        <v>24758</v>
+        <v>93859</v>
       </c>
       <c r="G226" s="2">
-        <v>24520</v>
+        <v>92956</v>
       </c>
       <c r="H226" s="2">
-        <v>24282</v>
+        <v>92054</v>
       </c>
       <c r="I226" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="1">
         <v>226</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="E227" s="2">
-        <v>26568</v>
+        <v>99787</v>
       </c>
       <c r="F227" s="2">
-        <v>26315</v>
+        <v>98836</v>
       </c>
       <c r="G227" s="2">
-        <v>26062</v>
+        <v>97886</v>
       </c>
       <c r="H227" s="2">
-        <v>25809</v>
+        <v>96936</v>
       </c>
       <c r="I227" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="1">
         <v>227</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="E228" s="2">
-        <v>27063</v>
+        <v>101802</v>
       </c>
       <c r="F228" s="2">
-        <v>26805</v>
+        <v>100832</v>
       </c>
       <c r="G228" s="2">
-        <v>26547</v>
+        <v>99863</v>
       </c>
       <c r="H228" s="2">
-        <v>26289</v>
+        <v>98893</v>
       </c>
       <c r="I228" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="1">
         <v>228</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E229" s="2">
-        <v>30708</v>
+        <v>98541</v>
       </c>
       <c r="F229" s="2">
-        <v>30416</v>
+        <v>97603</v>
       </c>
       <c r="G229" s="2">
-        <v>30123</v>
+        <v>96664</v>
       </c>
       <c r="H229" s="2">
-        <v>29831</v>
+        <v>95726</v>
       </c>
       <c r="I229" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="1">
         <v>229</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="E230" s="2">
-        <v>35956</v>
+        <v>108595</v>
       </c>
       <c r="F230" s="2">
-        <v>35614</v>
+        <v>107561</v>
       </c>
       <c r="G230" s="2">
-        <v>35271</v>
+        <v>106527</v>
       </c>
       <c r="H230" s="2">
-        <v>34929</v>
+        <v>105492</v>
       </c>
       <c r="I230" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="1">
         <v>230</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="E231" s="2">
-        <v>34630</v>
+        <v>115000</v>
       </c>
       <c r="F231" s="2">
-        <v>34300</v>
+        <v>113905</v>
       </c>
       <c r="G231" s="2">
-        <v>33970</v>
+        <v>112810</v>
       </c>
       <c r="H231" s="2">
-        <v>33641</v>
+        <v>111714</v>
       </c>
       <c r="I231" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="1">
         <v>231</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E232" s="2">
-        <v>38802</v>
+        <v>115525</v>
       </c>
       <c r="F232" s="2">
-        <v>38432</v>
+        <v>114425</v>
       </c>
       <c r="G232" s="2">
-        <v>38063</v>
+        <v>113325</v>
       </c>
       <c r="H232" s="2">
-        <v>37693</v>
+        <v>112224</v>
       </c>
       <c r="I232" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="1">
         <v>232</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="E233" s="2">
-        <v>45599</v>
+        <v>122206</v>
       </c>
       <c r="F233" s="2">
-        <v>45165</v>
+        <v>121042</v>
       </c>
       <c r="G233" s="2">
-        <v>44731</v>
+        <v>119879</v>
       </c>
       <c r="H233" s="2">
-        <v>44297</v>
+        <v>118715</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="1">
         <v>233</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="E234" s="2">
-        <v>45439</v>
+        <v>138238</v>
       </c>
       <c r="F234" s="2">
-        <v>45006</v>
+        <v>136921</v>
       </c>
       <c r="G234" s="2">
-        <v>44573</v>
+        <v>135605</v>
       </c>
       <c r="H234" s="2">
-        <v>44141</v>
+        <v>134288</v>
       </c>
       <c r="I234" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="1">
         <v>234</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E235" s="2">
-        <v>48901</v>
+        <v>138317</v>
       </c>
       <c r="F235" s="2">
-        <v>48435</v>
+        <v>136999</v>
       </c>
       <c r="G235" s="2">
-        <v>47969</v>
+        <v>135682</v>
       </c>
       <c r="H235" s="2">
-        <v>47503</v>
+        <v>134365</v>
       </c>
       <c r="I235" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="1">
         <v>235</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="E236" s="2">
-        <v>51403</v>
+        <v>141414</v>
       </c>
       <c r="F236" s="2">
-        <v>50913</v>
+        <v>140067</v>
       </c>
       <c r="G236" s="2">
-        <v>50424</v>
+        <v>138720</v>
       </c>
       <c r="H236" s="2">
-        <v>49934</v>
+        <v>137374</v>
       </c>
       <c r="I236" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="1">
         <v>236</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="E237" s="2">
-        <v>59367</v>
+        <v>148075</v>
       </c>
       <c r="F237" s="2">
-        <v>58802</v>
+        <v>146665</v>
       </c>
       <c r="G237" s="2">
-        <v>58236</v>
+        <v>145255</v>
       </c>
       <c r="H237" s="2">
-        <v>57671</v>
+        <v>143844</v>
       </c>
       <c r="I237" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="1">
         <v>237</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="E238" s="2">
-        <v>61450</v>
+        <v>153051</v>
       </c>
       <c r="F238" s="2">
-        <v>60865</v>
+        <v>151594</v>
       </c>
       <c r="G238" s="2">
-        <v>60280</v>
+        <v>150136</v>
       </c>
       <c r="H238" s="2">
-        <v>59694</v>
+        <v>148678</v>
       </c>
       <c r="I238" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="1">
         <v>238</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="E239" s="2">
-        <v>64456</v>
+        <v>159275</v>
       </c>
       <c r="F239" s="2">
-        <v>63842</v>
+        <v>157758</v>
       </c>
       <c r="G239" s="2">
-        <v>63229</v>
+        <v>156241</v>
       </c>
       <c r="H239" s="2">
-        <v>62615</v>
+        <v>154724</v>
       </c>
       <c r="I239" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="1">
         <v>239</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="E240" s="2">
-        <v>58850</v>
+        <v>189171</v>
       </c>
       <c r="F240" s="2">
-        <v>58290</v>
+        <v>187370</v>
       </c>
       <c r="G240" s="2">
-        <v>57729</v>
+        <v>185568</v>
       </c>
       <c r="H240" s="2">
-        <v>57169</v>
+        <v>183766</v>
       </c>
       <c r="I240" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="1">
         <v>240</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="E241" s="2">
-        <v>64286</v>
+        <v>188476</v>
       </c>
       <c r="F241" s="2">
-        <v>63674</v>
+        <v>186681</v>
       </c>
       <c r="G241" s="2">
-        <v>63062</v>
+        <v>184886</v>
       </c>
       <c r="H241" s="2">
-        <v>62450</v>
+        <v>183091</v>
       </c>
       <c r="I241" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="1">
         <v>241</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="E242" s="2">
-        <v>69306</v>
+        <v>190279</v>
       </c>
       <c r="F242" s="2">
-        <v>68646</v>
+        <v>188467</v>
       </c>
       <c r="G242" s="2">
-        <v>67986</v>
+        <v>186655</v>
       </c>
       <c r="H242" s="2">
-        <v>67326</v>
+        <v>184842</v>
       </c>
       <c r="I242" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="1">
         <v>242</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="E243" s="2">
-        <v>69693</v>
+        <v>197946</v>
       </c>
       <c r="F243" s="2">
-        <v>69029</v>
+        <v>196061</v>
       </c>
       <c r="G243" s="2">
-        <v>68365</v>
+        <v>194176</v>
       </c>
       <c r="H243" s="2">
-        <v>67701</v>
+        <v>192290</v>
       </c>
       <c r="I243" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="1">
         <v>243</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="E244" s="2">
-        <v>76099</v>
+        <v>208236</v>
       </c>
       <c r="F244" s="2">
-        <v>75374</v>
+        <v>206253</v>
       </c>
       <c r="G244" s="2">
-        <v>74649</v>
+        <v>204270</v>
       </c>
       <c r="H244" s="2">
-        <v>73925</v>
+        <v>202286</v>
       </c>
       <c r="I244" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="1">
         <v>244</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="E245" s="2">
-        <v>75105</v>
+        <v>226825</v>
       </c>
       <c r="F245" s="2">
-        <v>74390</v>
+        <v>224665</v>
       </c>
       <c r="G245" s="2">
-        <v>73675</v>
+        <v>222505</v>
       </c>
       <c r="H245" s="2">
-        <v>72960</v>
+        <v>220344</v>
       </c>
       <c r="I245" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="1">
         <v>245</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="E246" s="2">
-        <v>76456</v>
+        <v>247196</v>
       </c>
       <c r="F246" s="2">
-        <v>75728</v>
+        <v>244842</v>
       </c>
       <c r="G246" s="2">
-        <v>74999</v>
+        <v>242488</v>
       </c>
       <c r="H246" s="2">
-        <v>74271</v>
+        <v>240134</v>
       </c>
       <c r="I246" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="1">
         <v>246</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="E247" s="2">
-        <v>78724</v>
+        <v>247196</v>
       </c>
       <c r="F247" s="2">
-        <v>77974</v>
+        <v>244842</v>
       </c>
       <c r="G247" s="2">
-        <v>77224</v>
+        <v>242488</v>
       </c>
       <c r="H247" s="2">
-        <v>76475</v>
+        <v>240134</v>
       </c>
       <c r="I247" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="1">
         <v>247</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="E248" s="2">
-        <v>80245</v>
+        <v>250709</v>
       </c>
       <c r="F248" s="2">
-        <v>79481</v>
+        <v>248321</v>
       </c>
       <c r="G248" s="2">
-        <v>78717</v>
+        <v>245933</v>
       </c>
       <c r="H248" s="2">
-        <v>77952</v>
+        <v>243545</v>
       </c>
       <c r="I248" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="1">
         <v>248</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="E249" s="2">
-        <v>83691</v>
+        <v>246308</v>
       </c>
       <c r="F249" s="2">
-        <v>82894</v>
+        <v>243962</v>
       </c>
       <c r="G249" s="2">
-        <v>82097</v>
+        <v>241616</v>
       </c>
       <c r="H249" s="2">
-        <v>81300</v>
+        <v>239271</v>
       </c>
       <c r="I249" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="1">
         <v>249</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="E250" s="2">
-        <v>67200</v>
+        <v>268487</v>
       </c>
       <c r="F250" s="2">
-        <v>66560</v>
+        <v>265930</v>
       </c>
       <c r="G250" s="2">
-        <v>65920</v>
+        <v>263373</v>
       </c>
       <c r="H250" s="2">
-        <v>65280</v>
+        <v>260816</v>
       </c>
       <c r="I250" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="1">
         <v>250</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="E251" s="2">
-        <v>89640</v>
+        <v>269967</v>
       </c>
       <c r="F251" s="2">
-        <v>88786</v>
+        <v>267395</v>
       </c>
       <c r="G251" s="2">
-        <v>87932</v>
+        <v>264824</v>
       </c>
       <c r="H251" s="2">
-        <v>87078</v>
+        <v>262253</v>
       </c>
       <c r="I251" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="1">
         <v>251</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="E252" s="2">
-        <v>90745</v>
+        <v>293312</v>
       </c>
       <c r="F252" s="2">
-        <v>89881</v>
+        <v>290519</v>
       </c>
       <c r="G252" s="2">
-        <v>89017</v>
+        <v>287725</v>
       </c>
       <c r="H252" s="2">
-        <v>88152</v>
+        <v>284932</v>
       </c>
       <c r="I252" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="1">
         <v>252</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="E253" s="2">
-        <v>92268</v>
+        <v>293312</v>
       </c>
       <c r="F253" s="2">
-        <v>91389</v>
+        <v>290519</v>
       </c>
       <c r="G253" s="2">
-        <v>90510</v>
+        <v>287725</v>
       </c>
       <c r="H253" s="2">
-        <v>89631</v>
+        <v>284932</v>
       </c>
       <c r="I253" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="1">
         <v>253</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E254" s="2">
-        <v>94761</v>
+        <v>293312</v>
       </c>
       <c r="F254" s="2">
-        <v>93859</v>
+        <v>290519</v>
       </c>
       <c r="G254" s="2">
-        <v>92956</v>
+        <v>287725</v>
       </c>
       <c r="H254" s="2">
-        <v>92054</v>
+        <v>284932</v>
       </c>
       <c r="I254" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="1">
         <v>254</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="E255" s="2">
-        <v>96902</v>
+        <v>299956</v>
       </c>
       <c r="F255" s="2">
-        <v>95980</v>
+        <v>297099</v>
       </c>
       <c r="G255" s="2">
-        <v>95057</v>
+        <v>294242</v>
       </c>
       <c r="H255" s="2">
-        <v>94134</v>
+        <v>291385</v>
       </c>
       <c r="I255" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="1">
         <v>255</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="E256" s="2">
-        <v>99787</v>
+        <v>302277</v>
       </c>
       <c r="F256" s="2">
-        <v>98836</v>
+        <v>299398</v>
       </c>
       <c r="G256" s="2">
-        <v>97886</v>
+        <v>296519</v>
       </c>
       <c r="H256" s="2">
-        <v>96936</v>
+        <v>293641</v>
       </c>
       <c r="I256" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="1">
         <v>256</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="E257" s="2">
-        <v>101802</v>
+        <v>306537</v>
       </c>
       <c r="F257" s="2">
-        <v>100832</v>
+        <v>303618</v>
       </c>
       <c r="G257" s="2">
-        <v>99863</v>
+        <v>300698</v>
       </c>
       <c r="H257" s="2">
-        <v>98893</v>
+        <v>297779</v>
       </c>
       <c r="I257" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="1">
         <v>257</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="E258" s="2">
-        <v>98067</v>
+        <v>316250</v>
       </c>
       <c r="F258" s="2">
-        <v>97133</v>
+        <v>313238</v>
       </c>
       <c r="G258" s="2">
-        <v>96199</v>
+        <v>310226</v>
       </c>
       <c r="H258" s="2">
-        <v>95265</v>
+        <v>307214</v>
       </c>
       <c r="I258" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="1">
         <v>258</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="E259" s="2">
-        <v>108621</v>
+        <v>319244</v>
       </c>
       <c r="F259" s="2">
-        <v>107587</v>
+        <v>316204</v>
       </c>
       <c r="G259" s="2">
-        <v>106552</v>
+        <v>313163</v>
       </c>
       <c r="H259" s="2">
-        <v>105518</v>
+        <v>310123</v>
       </c>
       <c r="I259" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="1">
         <v>259</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="E260" s="2">
-        <v>115000</v>
+        <v>355481</v>
       </c>
       <c r="F260" s="2">
-        <v>113905</v>
+        <v>352095</v>
       </c>
       <c r="G260" s="2">
-        <v>112810</v>
+        <v>348710</v>
       </c>
       <c r="H260" s="2">
-        <v>111714</v>
+        <v>345324</v>
       </c>
       <c r="I260" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="1">
         <v>260</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="E261" s="2">
-        <v>115525</v>
+        <v>368220</v>
       </c>
       <c r="F261" s="2">
-        <v>114425</v>
+        <v>364713</v>
       </c>
       <c r="G261" s="2">
-        <v>113325</v>
+        <v>361207</v>
       </c>
       <c r="H261" s="2">
-        <v>112224</v>
+        <v>357700</v>
       </c>
       <c r="I261" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="1">
         <v>261</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="E262" s="2">
-        <v>122442</v>
+        <v>376241</v>
       </c>
       <c r="F262" s="2">
-        <v>121275</v>
+        <v>372658</v>
       </c>
       <c r="G262" s="2">
-        <v>120109</v>
+        <v>369075</v>
       </c>
       <c r="H262" s="2">
-        <v>118943</v>
+        <v>365492</v>
       </c>
       <c r="I262" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="1">
         <v>262</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E263" s="2">
-        <v>138238</v>
+        <v>378502</v>
       </c>
       <c r="F263" s="2">
-        <v>136921</v>
+        <v>374897</v>
       </c>
       <c r="G263" s="2">
-        <v>135605</v>
+        <v>371292</v>
       </c>
       <c r="H263" s="2">
-        <v>134288</v>
+        <v>367688</v>
       </c>
       <c r="I263" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="1">
         <v>263</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="E264" s="2">
-        <v>138317</v>
+        <v>393349</v>
       </c>
       <c r="F264" s="2">
-        <v>136999</v>
+        <v>389603</v>
       </c>
       <c r="G264" s="2">
-        <v>135682</v>
+        <v>385857</v>
       </c>
       <c r="H264" s="2">
-        <v>134365</v>
+        <v>382110</v>
       </c>
       <c r="I264" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="1">
         <v>264</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="E265" s="2">
-        <v>141414</v>
+        <v>435322</v>
       </c>
       <c r="F265" s="2">
-        <v>140067</v>
+        <v>431176</v>
       </c>
       <c r="G265" s="2">
-        <v>138720</v>
+        <v>427030</v>
       </c>
       <c r="H265" s="2">
-        <v>137374</v>
+        <v>422884</v>
       </c>
       <c r="I265" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="1">
         <v>265</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E266" s="2">
-        <v>144638</v>
+        <v>443360</v>
       </c>
       <c r="F266" s="2">
-        <v>143260</v>
+        <v>439138</v>
       </c>
       <c r="G266" s="2">
-        <v>141883</v>
+        <v>434915</v>
       </c>
       <c r="H266" s="2">
-        <v>140505</v>
+        <v>430693</v>
       </c>
       <c r="I266" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="1">
         <v>266</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="E267" s="2">
-        <v>148076</v>
+        <v>456341</v>
       </c>
       <c r="F267" s="2">
-        <v>146666</v>
+        <v>451994</v>
       </c>
       <c r="G267" s="2">
-        <v>145256</v>
+        <v>447648</v>
       </c>
       <c r="H267" s="2">
-        <v>143846</v>
+        <v>443302</v>
       </c>
       <c r="I267" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="1">
         <v>267</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="E268" s="2">
-        <v>153051</v>
+        <v>492475</v>
       </c>
       <c r="F268" s="2">
-        <v>151594</v>
+        <v>487785</v>
       </c>
       <c r="G268" s="2">
-        <v>150136</v>
+        <v>483095</v>
       </c>
       <c r="H268" s="2">
-        <v>148678</v>
+        <v>478404</v>
       </c>
       <c r="I268" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="1">
         <v>268</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E269" s="2">
-        <v>153851</v>
+        <v>544035</v>
       </c>
       <c r="F269" s="2">
-        <v>152386</v>
+        <v>538854</v>
       </c>
       <c r="G269" s="2">
-        <v>150921</v>
+        <v>533673</v>
       </c>
       <c r="H269" s="2">
-        <v>149456</v>
+        <v>528492</v>
       </c>
       <c r="I269" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="1">
         <v>269</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="E270" s="2">
-        <v>159273</v>
+        <v>544536</v>
       </c>
       <c r="F270" s="2">
-        <v>157757</v>
+        <v>539350</v>
       </c>
       <c r="G270" s="2">
-        <v>156240</v>
+        <v>534164</v>
       </c>
       <c r="H270" s="2">
-        <v>154723</v>
+        <v>528978</v>
       </c>
       <c r="I270" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="1">
         <v>270</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="E271" s="2">
-        <v>183327</v>
+        <v>584175</v>
       </c>
       <c r="F271" s="2">
-        <v>181581</v>
+        <v>578611</v>
       </c>
       <c r="G271" s="2">
-        <v>179835</v>
+        <v>573048</v>
       </c>
       <c r="H271" s="2">
-        <v>178089</v>
+        <v>567484</v>
       </c>
       <c r="I271" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="1">
         <v>271</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E272" s="2">
-        <v>189171</v>
+        <v>591924</v>
       </c>
       <c r="F272" s="2">
-        <v>187370</v>
+        <v>586286</v>
       </c>
       <c r="G272" s="2">
-        <v>185568</v>
+        <v>580649</v>
       </c>
       <c r="H272" s="2">
-        <v>183766</v>
+        <v>575012</v>
       </c>
       <c r="I272" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="1">
         <v>272</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="E273" s="2">
-        <v>188628</v>
+        <v>636484</v>
       </c>
       <c r="F273" s="2">
-        <v>186832</v>
+        <v>630422</v>
       </c>
       <c r="G273" s="2">
-        <v>185035</v>
+        <v>624360</v>
       </c>
       <c r="H273" s="2">
-        <v>183239</v>
+        <v>618299</v>
       </c>
       <c r="I273" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="1">
         <v>273</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="E274" s="2">
-        <v>190279</v>
+        <v>643468</v>
       </c>
       <c r="F274" s="2">
-        <v>188467</v>
+        <v>637340</v>
       </c>
       <c r="G274" s="2">
-        <v>186655</v>
+        <v>631212</v>
       </c>
       <c r="H274" s="2">
-        <v>184842</v>
+        <v>625084</v>
       </c>
       <c r="I274" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="1">
         <v>274</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="E275" s="2">
-        <v>198260</v>
+        <v>656550</v>
       </c>
       <c r="F275" s="2">
-        <v>196372</v>
+        <v>650297</v>
       </c>
       <c r="G275" s="2">
-        <v>194484</v>
+        <v>644045</v>
       </c>
       <c r="H275" s="2">
-        <v>192595</v>
+        <v>637792</v>
       </c>
       <c r="I275" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="1">
         <v>275</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="E276" s="2">
-        <v>209662</v>
+        <v>723400</v>
       </c>
       <c r="F276" s="2">
-        <v>207665</v>
+        <v>716510</v>
       </c>
       <c r="G276" s="2">
-        <v>205668</v>
+        <v>709621</v>
       </c>
       <c r="H276" s="2">
-        <v>203672</v>
+        <v>702731</v>
       </c>
       <c r="I276" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="1">
         <v>276</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="E277" s="2">
-        <v>207779</v>
+        <v>728896</v>
       </c>
       <c r="F277" s="2">
-        <v>205800</v>
+        <v>721954</v>
       </c>
       <c r="G277" s="2">
-        <v>203822</v>
+        <v>715013</v>
       </c>
       <c r="H277" s="2">
-        <v>201843</v>
+        <v>708071</v>
       </c>
       <c r="I277" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="1">
         <v>277</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="E278" s="2">
-        <v>227140</v>
+        <v>869636</v>
       </c>
       <c r="F278" s="2">
-        <v>224977</v>
+        <v>861354</v>
       </c>
       <c r="G278" s="2">
-        <v>222814</v>
+        <v>853072</v>
       </c>
       <c r="H278" s="2">
-        <v>220650</v>
+        <v>844790</v>
       </c>
       <c r="I278" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="1">
         <v>278</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="E279" s="2">
-        <v>241118</v>
+        <v>886884</v>
       </c>
       <c r="F279" s="2">
-        <v>238821</v>
+        <v>878437</v>
       </c>
       <c r="G279" s="2">
-        <v>236525</v>
+        <v>869991</v>
       </c>
       <c r="H279" s="2">
-        <v>234229</v>
+        <v>861544</v>
       </c>
       <c r="I279" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="1">
         <v>279</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E280" s="2">
-        <v>247196</v>
+        <v>931246</v>
       </c>
       <c r="F280" s="2">
-        <v>244842</v>
+        <v>922377</v>
       </c>
       <c r="G280" s="2">
-        <v>242488</v>
+        <v>913508</v>
       </c>
       <c r="H280" s="2">
-        <v>240134</v>
+        <v>904639</v>
       </c>
       <c r="I280" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="1">
         <v>280</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="E281" s="2">
-        <v>247196</v>
+        <v>986815</v>
       </c>
       <c r="F281" s="2">
-        <v>244842</v>
+        <v>977417</v>
       </c>
       <c r="G281" s="2">
-        <v>242488</v>
+        <v>968019</v>
       </c>
       <c r="H281" s="2">
-        <v>240134</v>
+        <v>958620</v>
       </c>
       <c r="I281" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="1">
         <v>281</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="E282" s="2">
-        <v>250709</v>
+        <v>1041075</v>
       </c>
       <c r="F282" s="2">
-        <v>248321</v>
+        <v>1031160</v>
       </c>
       <c r="G282" s="2">
-        <v>245933</v>
+        <v>1021245</v>
       </c>
       <c r="H282" s="2">
-        <v>243545</v>
+        <v>1011330</v>
       </c>
       <c r="I282" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="1">
         <v>282</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="E283" s="2">
-        <v>245128</v>
+        <v>1089641</v>
       </c>
       <c r="F283" s="2">
-        <v>242793</v>
+        <v>1079263</v>
       </c>
       <c r="G283" s="2">
-        <v>240459</v>
+        <v>1068886</v>
       </c>
       <c r="H283" s="2">
-        <v>238124</v>
+        <v>1058508</v>
       </c>
       <c r="I283" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="1">
         <v>283</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="E284" s="2">
-        <v>274965</v>
+        <v>1136864</v>
       </c>
       <c r="F284" s="2">
-        <v>272346</v>
+        <v>1126037</v>
       </c>
       <c r="G284" s="2">
-        <v>269727</v>
+        <v>1115210</v>
       </c>
       <c r="H284" s="2">
-        <v>267108</v>
+        <v>1104383</v>
       </c>
       <c r="I284" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="1">
         <v>284</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="E285" s="2">
-        <v>268487</v>
+        <v>1172233</v>
       </c>
       <c r="F285" s="2">
-        <v>265930</v>
+        <v>1161068</v>
       </c>
       <c r="G285" s="2">
-        <v>263373</v>
+        <v>1149904</v>
       </c>
       <c r="H285" s="2">
-        <v>260816</v>
+        <v>1138740</v>
       </c>
       <c r="I285" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="1">
         <v>285</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="E286" s="2">
-        <v>269967</v>
+        <v>1182194</v>
       </c>
       <c r="F286" s="2">
-        <v>267395</v>
+        <v>1170935</v>
       </c>
       <c r="G286" s="2">
-        <v>264824</v>
+        <v>1159676</v>
       </c>
       <c r="H286" s="2">
-        <v>262253</v>
+        <v>1148417</v>
       </c>
       <c r="I286" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="1">
         <v>286</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E287" s="2">
-        <v>303132</v>
+        <v>1330737</v>
       </c>
       <c r="F287" s="2">
-        <v>300245</v>
+        <v>1318064</v>
       </c>
       <c r="G287" s="2">
-        <v>297358</v>
+        <v>1305390</v>
       </c>
       <c r="H287" s="2">
-        <v>294471</v>
+        <v>1292716</v>
       </c>
       <c r="I287" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="1">
         <v>287</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="E288" s="2">
-        <v>293312</v>
+        <v>1334171</v>
       </c>
       <c r="F288" s="2">
-        <v>290519</v>
+        <v>1321465</v>
       </c>
       <c r="G288" s="2">
-        <v>287725</v>
+        <v>1308758</v>
       </c>
       <c r="H288" s="2">
-        <v>284932</v>
+        <v>1296052</v>
       </c>
       <c r="I288" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="1">
         <v>288</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="E289" s="2">
-        <v>293312</v>
+        <v>1380288</v>
       </c>
       <c r="F289" s="2">
-        <v>290519</v>
+        <v>1367142</v>
       </c>
       <c r="G289" s="2">
-        <v>287725</v>
+        <v>1353997</v>
       </c>
       <c r="H289" s="2">
-        <v>284932</v>
+        <v>1340851</v>
       </c>
       <c r="I289" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="1">
         <v>289</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="E290" s="2">
-        <v>293312</v>
+        <v>1470392</v>
       </c>
       <c r="F290" s="2">
-        <v>290519</v>
+        <v>1456388</v>
       </c>
       <c r="G290" s="2">
-        <v>287725</v>
+        <v>1442384</v>
       </c>
       <c r="H290" s="2">
-        <v>284932</v>
+        <v>1428380</v>
       </c>
       <c r="I290" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="1">
         <v>290</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="E291" s="2">
-        <v>300322</v>
+        <v>1487403</v>
       </c>
       <c r="F291" s="2">
-        <v>297462</v>
+        <v>1473237</v>
       </c>
       <c r="G291" s="2">
-        <v>294602</v>
+        <v>1459071</v>
       </c>
       <c r="H291" s="2">
-        <v>291741</v>
+        <v>1444905</v>
       </c>
       <c r="I291" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="1">
         <v>291</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="E292" s="2">
-        <v>302277</v>
+        <v>1494148</v>
       </c>
       <c r="F292" s="2">
-        <v>299398</v>
+        <v>1479918</v>
       </c>
       <c r="G292" s="2">
-        <v>296519</v>
+        <v>1465688</v>
       </c>
       <c r="H292" s="2">
-        <v>293641</v>
+        <v>1451458</v>
       </c>
       <c r="I292" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="1">
         <v>292</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E293" s="2">
-        <v>306537</v>
+        <v>1558400</v>
       </c>
       <c r="F293" s="2">
-        <v>303618</v>
+        <v>1543558</v>
       </c>
       <c r="G293" s="2">
-        <v>300698</v>
+        <v>1528716</v>
       </c>
       <c r="H293" s="2">
-        <v>297779</v>
+        <v>1513874</v>
       </c>
       <c r="I293" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="1">
         <v>293</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="E294" s="2">
-        <v>316250</v>
+        <v>1677519</v>
       </c>
       <c r="F294" s="2">
-        <v>313238</v>
+        <v>1661542</v>
       </c>
       <c r="G294" s="2">
-        <v>310226</v>
+        <v>1645566</v>
       </c>
       <c r="H294" s="2">
-        <v>307214</v>
+        <v>1629590</v>
       </c>
       <c r="I294" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="1">
         <v>294</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="E295" s="2">
-        <v>319244</v>
+        <v>1772281</v>
       </c>
       <c r="F295" s="2">
-        <v>316204</v>
+        <v>1755402</v>
       </c>
       <c r="G295" s="2">
-        <v>313163</v>
+        <v>1738524</v>
       </c>
       <c r="H295" s="2">
-        <v>310123</v>
+        <v>1721645</v>
       </c>
       <c r="I295" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="1">
         <v>295</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="E296" s="2">
-        <v>355480</v>
+        <v>1914564</v>
       </c>
       <c r="F296" s="2">
-        <v>352094</v>
+        <v>1896330</v>
       </c>
       <c r="G296" s="2">
-        <v>348709</v>
+        <v>1878096</v>
       </c>
       <c r="H296" s="2">
-        <v>345323</v>
+        <v>1859862</v>
       </c>
       <c r="I296" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="1">
         <v>296</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="E297" s="2">
-        <v>368220</v>
+        <v>1907497</v>
       </c>
       <c r="F297" s="2">
-        <v>364713</v>
+        <v>1889331</v>
       </c>
       <c r="G297" s="2">
-        <v>361207</v>
+        <v>1871164</v>
       </c>
       <c r="H297" s="2">
-        <v>357700</v>
+        <v>1852997</v>
       </c>
       <c r="I297" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="1">
         <v>297</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="E298" s="2">
-        <v>376241</v>
+        <v>1911009</v>
       </c>
       <c r="F298" s="2">
-        <v>372658</v>
+        <v>1892809</v>
       </c>
       <c r="G298" s="2">
-        <v>369075</v>
+        <v>1874609</v>
       </c>
       <c r="H298" s="2">
-        <v>365492</v>
+        <v>1856409</v>
       </c>
       <c r="I298" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="1">
         <v>298</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="E299" s="2">
-        <v>378502</v>
+        <v>1987543</v>
       </c>
       <c r="F299" s="2">
-        <v>374897</v>
+        <v>1968614</v>
       </c>
       <c r="G299" s="2">
-        <v>371292</v>
+        <v>1949685</v>
       </c>
       <c r="H299" s="2">
-        <v>367688</v>
+        <v>1930756</v>
       </c>
       <c r="I299" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="1">
         <v>299</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="E300" s="2">
-        <v>393349</v>
+        <v>2081223</v>
       </c>
       <c r="F300" s="2">
-        <v>389603</v>
+        <v>2061402</v>
       </c>
       <c r="G300" s="2">
-        <v>385857</v>
+        <v>2041581</v>
       </c>
       <c r="H300" s="2">
-        <v>382110</v>
+        <v>2021759</v>
       </c>
       <c r="I300" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="1">
         <v>300</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="E301" s="2">
-        <v>435322</v>
+        <v>2170913</v>
       </c>
       <c r="F301" s="2">
-        <v>431176</v>
+        <v>2150237</v>
       </c>
       <c r="G301" s="2">
-        <v>427030</v>
+        <v>2129562</v>
       </c>
       <c r="H301" s="2">
-        <v>422884</v>
+        <v>2108887</v>
       </c>
       <c r="I301" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="1">
         <v>301</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="E302" s="2">
-        <v>443360</v>
+        <v>2292963</v>
       </c>
       <c r="F302" s="2">
-        <v>439138</v>
+        <v>2271125</v>
       </c>
       <c r="G302" s="2">
-        <v>434915</v>
+        <v>2249287</v>
       </c>
       <c r="H302" s="2">
-        <v>430693</v>
+        <v>2227449</v>
       </c>
       <c r="I302" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="1">
         <v>302</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="E303" s="2">
-        <v>456341</v>
+        <v>2373054</v>
       </c>
       <c r="F303" s="2">
-        <v>451994</v>
+        <v>2350453</v>
       </c>
       <c r="G303" s="2">
-        <v>447648</v>
+        <v>2327853</v>
       </c>
       <c r="H303" s="2">
-        <v>443302</v>
+        <v>2305252</v>
       </c>
       <c r="I303" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="1">
         <v>303</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="E304" s="2">
-        <v>490229</v>
+        <v>2368221</v>
       </c>
       <c r="F304" s="2">
-        <v>485560</v>
+        <v>2345667</v>
       </c>
       <c r="G304" s="2">
-        <v>480892</v>
+        <v>2323112</v>
       </c>
       <c r="H304" s="2">
-        <v>476223</v>
+        <v>2300558</v>
       </c>
       <c r="I304" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="1">
         <v>304</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="E305" s="2">
-        <v>544035</v>
+        <v>2472986</v>
       </c>
       <c r="F305" s="2">
-        <v>538854</v>
+        <v>2449434</v>
       </c>
       <c r="G305" s="2">
-        <v>533673</v>
+        <v>2425882</v>
       </c>
       <c r="H305" s="2">
-        <v>528492</v>
+        <v>2402330</v>
       </c>
       <c r="I305" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="1">
         <v>305</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="E306" s="2">
-        <v>544536</v>
+        <v>2910876</v>
       </c>
       <c r="F306" s="2">
-        <v>539350</v>
+        <v>2883154</v>
       </c>
       <c r="G306" s="2">
-        <v>534164</v>
+        <v>2855431</v>
       </c>
       <c r="H306" s="2">
-        <v>528978</v>
+        <v>2827708</v>
       </c>
       <c r="I306" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="1">
         <v>306</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="E307" s="2">
-        <v>584175</v>
+        <v>2971631</v>
       </c>
       <c r="F307" s="2">
-        <v>578611</v>
+        <v>2943330</v>
       </c>
       <c r="G307" s="2">
-        <v>573048</v>
+        <v>2915029</v>
       </c>
       <c r="H307" s="2">
-        <v>567484</v>
+        <v>2886728</v>
       </c>
       <c r="I307" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="1">
         <v>307</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="E308" s="2">
-        <v>591923</v>
+        <v>3194008</v>
       </c>
       <c r="F308" s="2">
-        <v>586285</v>
+        <v>3163588</v>
       </c>
       <c r="G308" s="2">
-        <v>580648</v>
+        <v>3133169</v>
       </c>
       <c r="H308" s="2">
-        <v>575011</v>
+        <v>3102750</v>
       </c>
       <c r="I308" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="1">
         <v>308</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="E309" s="2">
-        <v>636484</v>
+        <v>3355011</v>
       </c>
       <c r="F309" s="2">
-        <v>630422</v>
+        <v>3323059</v>
       </c>
       <c r="G309" s="2">
-        <v>624360</v>
+        <v>3291106</v>
       </c>
       <c r="H309" s="2">
-        <v>618299</v>
+        <v>3259154</v>
       </c>
       <c r="I309" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="1">
         <v>309</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="E310" s="2">
-        <v>643468</v>
+        <v>3612898</v>
       </c>
       <c r="F310" s="2">
-        <v>637340</v>
+        <v>3578489</v>
       </c>
       <c r="G310" s="2">
-        <v>631212</v>
+        <v>3544081</v>
       </c>
       <c r="H310" s="2">
-        <v>625084</v>
+        <v>3509672</v>
       </c>
       <c r="I310" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="1">
         <v>310</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="E311" s="2">
-        <v>656550</v>
+        <v>3641033</v>
       </c>
       <c r="F311" s="2">
-        <v>650297</v>
+        <v>3606356</v>
       </c>
       <c r="G311" s="2">
-        <v>644045</v>
+        <v>3571680</v>
       </c>
       <c r="H311" s="2">
-        <v>637792</v>
+        <v>3537003</v>
       </c>
       <c r="I311" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="1">
         <v>311</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="E312" s="2">
-        <v>723400</v>
+        <v>3972491</v>
       </c>
       <c r="F312" s="2">
-        <v>716510</v>
+        <v>3934658</v>
       </c>
       <c r="G312" s="2">
-        <v>709621</v>
+        <v>3896825</v>
       </c>
       <c r="H312" s="2">
-        <v>702731</v>
+        <v>3858992</v>
       </c>
       <c r="I312" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="1">
         <v>312</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="E313" s="2">
-        <v>728896</v>
+        <v>4091832</v>
       </c>
       <c r="F313" s="2">
-        <v>721954</v>
+        <v>4052862</v>
       </c>
       <c r="G313" s="2">
-        <v>715013</v>
+        <v>4013892</v>
       </c>
       <c r="H313" s="2">
-        <v>708071</v>
+        <v>3974923</v>
       </c>
       <c r="I313" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="1">
         <v>313</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E314" s="2">
-        <v>869636</v>
+        <v>4539110</v>
       </c>
       <c r="F314" s="2">
-        <v>861354</v>
+        <v>4495880</v>
       </c>
       <c r="G314" s="2">
-        <v>853072</v>
+        <v>4452651</v>
       </c>
       <c r="H314" s="2">
-        <v>844790</v>
+        <v>4409421</v>
       </c>
       <c r="I314" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="1">
         <v>314</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="E315" s="2">
-        <v>886884</v>
+        <v>4944616</v>
       </c>
       <c r="F315" s="2">
-        <v>878437</v>
+        <v>4897524</v>
       </c>
       <c r="G315" s="2">
-        <v>869991</v>
+        <v>4850433</v>
       </c>
       <c r="H315" s="2">
-        <v>861544</v>
+        <v>4803341</v>
       </c>
       <c r="I315" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="1">
         <v>315</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="E316" s="2">
-        <v>931246</v>
+        <v>5019309</v>
       </c>
       <c r="F316" s="2">
-        <v>922377</v>
+        <v>4971506</v>
       </c>
       <c r="G316" s="2">
-        <v>913508</v>
+        <v>4923703</v>
       </c>
       <c r="H316" s="2">
-        <v>904639</v>
+        <v>4875900</v>
       </c>
       <c r="I316" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="1">
         <v>316</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="E317" s="2">
-        <v>986815</v>
+        <v>5229812</v>
       </c>
       <c r="F317" s="2">
-        <v>977417</v>
+        <v>5180004</v>
       </c>
       <c r="G317" s="2">
-        <v>968019</v>
+        <v>5130196</v>
       </c>
       <c r="H317" s="2">
-        <v>958620</v>
+        <v>5080388</v>
       </c>
       <c r="I317" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="1">
         <v>317</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="E318" s="2">
-        <v>1041075</v>
+        <v>7167296</v>
       </c>
       <c r="F318" s="2">
-        <v>1031160</v>
+        <v>7099036</v>
       </c>
       <c r="G318" s="2">
-        <v>1021245</v>
+        <v>7030776</v>
       </c>
       <c r="H318" s="2">
-        <v>1011330</v>
+        <v>6962516</v>
       </c>
       <c r="I318" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="1">
         <v>318</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="E319" s="2">
-        <v>1089641</v>
+        <v>5465</v>
       </c>
       <c r="F319" s="2">
-        <v>1079263</v>
+        <v>5413</v>
       </c>
       <c r="G319" s="2">
-        <v>1068886</v>
+        <v>5361</v>
       </c>
       <c r="H319" s="2">
-        <v>1058508</v>
+        <v>5309</v>
       </c>
       <c r="I319" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="1">
         <v>319</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="E320" s="2">
-        <v>1136864</v>
+        <v>4981</v>
       </c>
       <c r="F320" s="2">
-        <v>1126037</v>
+        <v>4934</v>
       </c>
       <c r="G320" s="2">
-        <v>1115210</v>
+        <v>4886</v>
       </c>
       <c r="H320" s="2">
-        <v>1104383</v>
+        <v>4839</v>
       </c>
       <c r="I320" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="1">
         <v>320</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="E321" s="2">
-        <v>1172233</v>
+        <v>4689</v>
       </c>
       <c r="F321" s="2">
-        <v>1161068</v>
+        <v>4645</v>
       </c>
       <c r="G321" s="2">
-        <v>1149904</v>
+        <v>4600</v>
       </c>
       <c r="H321" s="2">
-        <v>1138740</v>
+        <v>4555</v>
       </c>
       <c r="I321" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="1">
         <v>321</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="E322" s="2">
-        <v>1176513</v>
+        <v>3478</v>
       </c>
       <c r="F322" s="2">
-        <v>1165309</v>
+        <v>3444</v>
       </c>
       <c r="G322" s="2">
-        <v>1154104</v>
+        <v>3411</v>
       </c>
       <c r="H322" s="2">
-        <v>1142899</v>
+        <v>3378</v>
       </c>
       <c r="I322" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="1">
         <v>322</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>417</v>
+        <v>386</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="E323" s="2">
-        <v>1330737</v>
+        <v>3990</v>
       </c>
       <c r="F323" s="2">
-        <v>1318064</v>
+        <v>3952</v>
       </c>
       <c r="G323" s="2">
-        <v>1305390</v>
+        <v>3914</v>
       </c>
       <c r="H323" s="2">
-        <v>1292716</v>
+        <v>3876</v>
       </c>
       <c r="I323" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="1">
         <v>323</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>417</v>
+        <v>196</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="E324" s="2">
-        <v>1334171</v>
+        <v>25274</v>
       </c>
       <c r="F324" s="2">
-        <v>1321465</v>
+        <v>25033</v>
       </c>
       <c r="G324" s="2">
-        <v>1308758</v>
+        <v>24792</v>
       </c>
       <c r="H324" s="2">
-        <v>1296052</v>
+        <v>24551</v>
       </c>
       <c r="I324" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="1">
         <v>324</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>417</v>
+        <v>196</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="E325" s="2">
-        <v>1380288</v>
+        <v>37992</v>
       </c>
       <c r="F325" s="2">
-        <v>1367142</v>
+        <v>37630</v>
       </c>
       <c r="G325" s="2">
-        <v>1353997</v>
+        <v>37268</v>
       </c>
       <c r="H325" s="2">
-        <v>1340851</v>
+        <v>36907</v>
       </c>
       <c r="I325" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="1">
         <v>325</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>417</v>
+        <v>196</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="E326" s="2">
-        <v>1470392</v>
+        <v>50531</v>
       </c>
       <c r="F326" s="2">
-        <v>1456388</v>
+        <v>50050</v>
       </c>
       <c r="G326" s="2">
-        <v>1442384</v>
+        <v>49569</v>
       </c>
       <c r="H326" s="2">
-        <v>1428380</v>
+        <v>49088</v>
       </c>
       <c r="I326" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="1">
         <v>326</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>417</v>
+        <v>196</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="E327" s="2">
-        <v>1487403</v>
+        <v>126949</v>
       </c>
       <c r="F327" s="2">
-        <v>1473237</v>
+        <v>125740</v>
       </c>
       <c r="G327" s="2">
-        <v>1459071</v>
+        <v>124531</v>
       </c>
       <c r="H327" s="2">
-        <v>1444905</v>
+        <v>123322</v>
       </c>
       <c r="I327" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="1">
         <v>327</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>417</v>
+        <v>196</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="E328" s="2">
-        <v>1494148</v>
+        <v>249548</v>
       </c>
       <c r="F328" s="2">
-        <v>1479918</v>
+        <v>247172</v>
       </c>
       <c r="G328" s="2">
-        <v>1465688</v>
+        <v>244795</v>
       </c>
       <c r="H328" s="2">
-        <v>1451458</v>
+        <v>242418</v>
       </c>
       <c r="I328" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="1">
         <v>328</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>417</v>
+        <v>196</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="E329" s="2">
-        <v>1558400</v>
+        <v>416287</v>
       </c>
       <c r="F329" s="2">
-        <v>1543558</v>
+        <v>412323</v>
       </c>
       <c r="G329" s="2">
-        <v>1528716</v>
+        <v>408358</v>
       </c>
       <c r="H329" s="2">
-        <v>1513874</v>
+        <v>404393</v>
       </c>
       <c r="I329" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="1">
         <v>329</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>417</v>
+        <v>196</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="E330" s="2">
-        <v>1677519</v>
+        <v>711054</v>
       </c>
       <c r="F330" s="2">
-        <v>1661542</v>
+        <v>704282</v>
       </c>
       <c r="G330" s="2">
-        <v>1645566</v>
+        <v>697510</v>
       </c>
       <c r="H330" s="2">
-        <v>1629590</v>
+        <v>690738</v>
       </c>
       <c r="I330" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="1">
         <v>330</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>417</v>
+        <v>196</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="E331" s="2">
-        <v>1772281</v>
+        <v>971303</v>
       </c>
       <c r="F331" s="2">
-        <v>1755402</v>
+        <v>962052</v>
       </c>
       <c r="G331" s="2">
-        <v>1738524</v>
+        <v>952802</v>
       </c>
       <c r="H331" s="2">
-        <v>1721645</v>
+        <v>943551</v>
       </c>
       <c r="I331" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="1">
         <v>331</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>417</v>
+        <v>196</v>
       </c>
       <c r="D332" s="1" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="E332" s="2">
-        <v>1896128</v>
+        <v>1110056</v>
       </c>
       <c r="F332" s="2">
-        <v>1878069</v>
+        <v>1099484</v>
       </c>
       <c r="G332" s="2">
-        <v>1860011</v>
+        <v>1088912</v>
       </c>
       <c r="H332" s="2">
-        <v>1841953</v>
+        <v>1078340</v>
       </c>
       <c r="I332" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="1">
         <v>332</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>417</v>
+        <v>196</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="E333" s="2">
-        <v>1907497</v>
+        <v>1248810</v>
       </c>
       <c r="F333" s="2">
-        <v>1889331</v>
+        <v>1236917</v>
       </c>
       <c r="G333" s="2">
-        <v>1871164</v>
+        <v>1225023</v>
       </c>
       <c r="H333" s="2">
-        <v>1852997</v>
+        <v>1213130</v>
       </c>
       <c r="I333" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="1">
         <v>333</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>417</v>
+        <v>685</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="E334" s="2">
-        <v>1911009</v>
+        <v>14368</v>
       </c>
       <c r="F334" s="2">
-        <v>1892809</v>
+        <v>14231</v>
       </c>
       <c r="G334" s="2">
-        <v>1874609</v>
+        <v>14095</v>
       </c>
       <c r="H334" s="2">
-        <v>1856409</v>
+        <v>13958</v>
       </c>
       <c r="I334" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="1">
         <v>334</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>417</v>
+        <v>685</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="E335" s="2">
-        <v>1987543</v>
+        <v>11365</v>
       </c>
       <c r="F335" s="2">
-        <v>1968614</v>
+        <v>11257</v>
       </c>
       <c r="G335" s="2">
-        <v>1949685</v>
+        <v>11149</v>
       </c>
       <c r="H335" s="2">
-        <v>1930756</v>
+        <v>11040</v>
       </c>
       <c r="I335" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="1">
         <v>335</v>
       </c>
       <c r="B336" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="C336" s="1" t="s">
         <v>685</v>
       </c>
-      <c r="C336" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D336" s="1" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="E336" s="2">
-        <v>2081223</v>
+        <v>34334</v>
       </c>
       <c r="F336" s="2">
-        <v>2061402</v>
+        <v>34007</v>
       </c>
       <c r="G336" s="2">
-        <v>2041581</v>
+        <v>33680</v>
       </c>
       <c r="H336" s="2">
-        <v>2021759</v>
+        <v>33353</v>
       </c>
       <c r="I336" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="1">
         <v>336</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>417</v>
+        <v>685</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="E337" s="2">
-        <v>2170913</v>
+        <v>70802</v>
       </c>
       <c r="F337" s="2">
-        <v>2150237</v>
+        <v>70127</v>
       </c>
       <c r="G337" s="2">
-        <v>2129562</v>
+        <v>69453</v>
       </c>
       <c r="H337" s="2">
-        <v>2108887</v>
+        <v>68779</v>
       </c>
       <c r="I337" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="1">
         <v>337</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>417</v>
+        <v>685</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="E338" s="2">
-        <v>2292963</v>
+        <v>16350</v>
       </c>
       <c r="F338" s="2">
-        <v>2271125</v>
+        <v>16194</v>
       </c>
       <c r="G338" s="2">
-        <v>2249287</v>
+        <v>16038</v>
       </c>
       <c r="H338" s="2">
-        <v>2227449</v>
+        <v>15882</v>
       </c>
       <c r="I338" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="1">
         <v>338</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>417</v>
+        <v>685</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="E339" s="2">
-        <v>2373054</v>
+        <v>62379</v>
       </c>
       <c r="F339" s="2">
-        <v>2350453</v>
+        <v>61785</v>
       </c>
       <c r="G339" s="2">
-        <v>2327853</v>
+        <v>61191</v>
       </c>
       <c r="H339" s="2">
-        <v>2305252</v>
+        <v>60597</v>
       </c>
       <c r="I339" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="1">
         <v>339</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>417</v>
+        <v>685</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="E340" s="2">
-        <v>2368221</v>
+        <v>104670</v>
       </c>
       <c r="F340" s="2">
-        <v>2345667</v>
+        <v>103673</v>
       </c>
       <c r="G340" s="2">
-        <v>2323112</v>
+        <v>102677</v>
       </c>
       <c r="H340" s="2">
-        <v>2300558</v>
+        <v>101680</v>
       </c>
       <c r="I340" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="1">
         <v>340</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>417</v>
+        <v>685</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="E341" s="2">
-        <v>2472986</v>
+        <v>145892</v>
       </c>
       <c r="F341" s="2">
-        <v>2449434</v>
+        <v>144503</v>
       </c>
       <c r="G341" s="2">
-        <v>2425882</v>
+        <v>143113</v>
       </c>
       <c r="H341" s="2">
-        <v>2402330</v>
+        <v>141724</v>
       </c>
       <c r="I341" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="1">
         <v>341</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>417</v>
+        <v>685</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="E342" s="2">
-        <v>2910875</v>
+        <v>209375</v>
       </c>
       <c r="F342" s="2">
-        <v>2883152</v>
+        <v>207381</v>
       </c>
       <c r="G342" s="2">
-        <v>2855430</v>
+        <v>205387</v>
       </c>
       <c r="H342" s="2">
-        <v>2827707</v>
+        <v>203393</v>
       </c>
       <c r="I342" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="1">
         <v>342</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>417</v>
+        <v>685</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
       <c r="E343" s="2">
-        <v>2971631</v>
+        <v>66658</v>
       </c>
       <c r="F343" s="2">
-        <v>2943330</v>
+        <v>66023</v>
       </c>
       <c r="G343" s="2">
-        <v>2915029</v>
+        <v>65389</v>
       </c>
       <c r="H343" s="2">
-        <v>2886728</v>
+        <v>64754</v>
       </c>
       <c r="I343" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="1">
         <v>343</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>417</v>
+        <v>685</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="E344" s="2">
-        <v>3194008</v>
+        <v>361951</v>
       </c>
       <c r="F344" s="2">
-        <v>3163588</v>
+        <v>358504</v>
       </c>
       <c r="G344" s="2">
-        <v>3133169</v>
+        <v>355056</v>
       </c>
       <c r="H344" s="2">
-        <v>3102750</v>
+        <v>351609</v>
       </c>
       <c r="I344" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="1">
         <v>344</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>417</v>
+        <v>685</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="E345" s="2">
-        <v>3355011</v>
+        <v>706852</v>
       </c>
       <c r="F345" s="2">
-        <v>3323059</v>
+        <v>700120</v>
       </c>
       <c r="G345" s="2">
-        <v>3291106</v>
+        <v>693388</v>
       </c>
       <c r="H345" s="2">
-        <v>3259154</v>
+        <v>686656</v>
       </c>
       <c r="I345" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="1">
         <v>345</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>417</v>
+        <v>685</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="E346" s="2">
-        <v>3612898</v>
+        <v>1434615</v>
       </c>
       <c r="F346" s="2">
-        <v>3578489</v>
+        <v>1420952</v>
       </c>
       <c r="G346" s="2">
-        <v>3544081</v>
+        <v>1407289</v>
       </c>
       <c r="H346" s="2">
-        <v>3509672</v>
+        <v>1393626</v>
       </c>
       <c r="I346" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="1">
         <v>346</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>417</v>
+        <v>712</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E347" s="2">
-        <v>3641033</v>
+        <v>4515</v>
       </c>
       <c r="F347" s="2">
-        <v>3606356</v>
+        <v>4472</v>
       </c>
       <c r="G347" s="2">
-        <v>3571680</v>
+        <v>4429</v>
       </c>
       <c r="H347" s="2">
-        <v>3537003</v>
+        <v>4386</v>
       </c>
       <c r="I347" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="1">
         <v>347</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>417</v>
+        <v>712</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>710</v>
+        <v>715</v>
       </c>
       <c r="E348" s="2">
-        <v>3972491</v>
+        <v>4321</v>
       </c>
       <c r="F348" s="2">
-        <v>3934658</v>
+        <v>4280</v>
       </c>
       <c r="G348" s="2">
-        <v>3896825</v>
+        <v>4238</v>
       </c>
       <c r="H348" s="2">
-        <v>3858992</v>
+        <v>4197</v>
       </c>
       <c r="I348" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="1">
         <v>348</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>711</v>
+        <v>716</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>417</v>
+        <v>712</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>712</v>
+        <v>717</v>
       </c>
       <c r="E349" s="2">
-        <v>4091832</v>
+        <v>8954</v>
       </c>
       <c r="F349" s="2">
-        <v>4052862</v>
+        <v>8869</v>
       </c>
       <c r="G349" s="2">
-        <v>4013892</v>
+        <v>8784</v>
       </c>
       <c r="H349" s="2">
-        <v>3974923</v>
+        <v>8699</v>
       </c>
       <c r="I349" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="1">
         <v>349</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>713</v>
+        <v>718</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>417</v>
+        <v>712</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>714</v>
+        <v>719</v>
       </c>
       <c r="E350" s="2">
-        <v>4539109</v>
+        <v>8960</v>
       </c>
       <c r="F350" s="2">
-        <v>4495879</v>
+        <v>8874</v>
       </c>
       <c r="G350" s="2">
-        <v>4452650</v>
+        <v>8789</v>
       </c>
       <c r="H350" s="2">
-        <v>4409420</v>
+        <v>8704</v>
       </c>
       <c r="I350" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="1">
         <v>350</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>417</v>
+        <v>712</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="E351" s="2">
-        <v>4944616</v>
+        <v>8983</v>
       </c>
       <c r="F351" s="2">
-        <v>4897524</v>
+        <v>8897</v>
       </c>
       <c r="G351" s="2">
-        <v>4850433</v>
+        <v>8812</v>
       </c>
       <c r="H351" s="2">
-        <v>4803341</v>
+        <v>8726</v>
       </c>
       <c r="I351" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="1">
         <v>351</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>417</v>
+        <v>712</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="E352" s="2">
-        <v>5019309</v>
+        <v>18279</v>
       </c>
       <c r="F352" s="2">
-        <v>4971506</v>
+        <v>18105</v>
       </c>
       <c r="G352" s="2">
-        <v>4923703</v>
+        <v>17931</v>
       </c>
       <c r="H352" s="2">
-        <v>4875900</v>
+        <v>17757</v>
       </c>
       <c r="I352" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="1">
         <v>352</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>417</v>
+        <v>712</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="E353" s="2">
-        <v>5229812</v>
+        <v>17399</v>
       </c>
       <c r="F353" s="2">
-        <v>5180004</v>
+        <v>17233</v>
       </c>
       <c r="G353" s="2">
-        <v>5130196</v>
+        <v>17067</v>
       </c>
       <c r="H353" s="2">
-        <v>5080388</v>
+        <v>16901</v>
       </c>
       <c r="I353" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="1">
         <v>353</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>721</v>
+        <v>726</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>417</v>
+        <v>712</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>722</v>
+        <v>727</v>
       </c>
       <c r="E354" s="2">
-        <v>7167296</v>
+        <v>17909</v>
       </c>
       <c r="F354" s="2">
-        <v>7099036</v>
+        <v>17738</v>
       </c>
       <c r="G354" s="2">
-        <v>7030776</v>
+        <v>17568</v>
       </c>
       <c r="H354" s="2">
-        <v>6962516</v>
+        <v>17397</v>
       </c>
       <c r="I354" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="1">
         <v>354</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>723</v>
+        <v>728</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>417</v>
+        <v>712</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="E355" s="2">
-        <v>5465</v>
+        <v>17640</v>
       </c>
       <c r="F355" s="2">
-        <v>5413</v>
+        <v>17472</v>
       </c>
       <c r="G355" s="2">
-        <v>5361</v>
+        <v>17304</v>
       </c>
       <c r="H355" s="2">
-        <v>5309</v>
+        <v>17136</v>
       </c>
       <c r="I355" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="1">
         <v>355</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>417</v>
+        <v>712</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>726</v>
+        <v>731</v>
       </c>
       <c r="E356" s="2">
-        <v>4960</v>
+        <v>28506</v>
       </c>
       <c r="F356" s="2">
-        <v>4913</v>
+        <v>28235</v>
       </c>
       <c r="G356" s="2">
-        <v>4866</v>
+        <v>27963</v>
       </c>
       <c r="H356" s="2">
-        <v>4818</v>
+        <v>27692</v>
       </c>
       <c r="I356" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="1">
         <v>356</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>727</v>
+        <v>732</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>417</v>
+        <v>712</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>728</v>
+        <v>733</v>
       </c>
       <c r="E357" s="2">
-        <v>4689</v>
+        <v>44769</v>
       </c>
       <c r="F357" s="2">
-        <v>4645</v>
+        <v>44342</v>
       </c>
       <c r="G357" s="2">
-        <v>4600</v>
+        <v>43916</v>
       </c>
       <c r="H357" s="2">
-        <v>4555</v>
+        <v>43490</v>
       </c>
       <c r="I357" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="1">
         <v>357</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>729</v>
+        <v>734</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>417</v>
+        <v>712</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>730</v>
+        <v>735</v>
       </c>
       <c r="E358" s="2">
-        <v>3478</v>
+        <v>42886</v>
       </c>
       <c r="F358" s="2">
-        <v>3444</v>
+        <v>42478</v>
       </c>
       <c r="G358" s="2">
-        <v>3411</v>
+        <v>42069</v>
       </c>
       <c r="H358" s="2">
-        <v>3378</v>
+        <v>41661</v>
       </c>
       <c r="I358" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="1">
         <v>358</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>731</v>
+        <v>736</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>417</v>
+        <v>712</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
       <c r="E359" s="2">
-        <v>3959</v>
+        <v>44769</v>
       </c>
       <c r="F359" s="2">
-        <v>3921</v>
+        <v>44342</v>
       </c>
       <c r="G359" s="2">
-        <v>3883</v>
+        <v>43916</v>
       </c>
       <c r="H359" s="2">
-        <v>3845</v>
+        <v>43490</v>
       </c>
       <c r="I359" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="1">
         <v>359</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>733</v>
+        <v>738</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>221</v>
+        <v>712</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="E360" s="2">
-        <v>23533</v>
+        <v>45281</v>
       </c>
       <c r="F360" s="2">
-        <v>23308</v>
+        <v>44850</v>
       </c>
       <c r="G360" s="2">
-        <v>23084</v>
+        <v>44419</v>
       </c>
       <c r="H360" s="2">
-        <v>22860</v>
+        <v>43988</v>
       </c>
       <c r="I360" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="1">
         <v>360</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>221</v>
+        <v>712</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="E361" s="2">
-        <v>36459</v>
+        <v>57013</v>
       </c>
       <c r="F361" s="2">
-        <v>36112</v>
+        <v>56470</v>
       </c>
       <c r="G361" s="2">
-        <v>35765</v>
+        <v>55927</v>
       </c>
       <c r="H361" s="2">
-        <v>35417</v>
+        <v>55384</v>
       </c>
       <c r="I361" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="1">
         <v>361</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>221</v>
+        <v>712</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>738</v>
+        <v>743</v>
       </c>
       <c r="E362" s="2">
-        <v>47069</v>
+        <v>66513</v>
       </c>
       <c r="F362" s="2">
-        <v>46621</v>
+        <v>65880</v>
       </c>
       <c r="G362" s="2">
-        <v>46173</v>
+        <v>65246</v>
       </c>
       <c r="H362" s="2">
-        <v>45725</v>
+        <v>64613</v>
       </c>
       <c r="I362" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="1">
         <v>362</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>739</v>
+        <v>744</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>221</v>
+        <v>712</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
       <c r="E363" s="2">
-        <v>111155</v>
+        <v>66646</v>
       </c>
       <c r="F363" s="2">
-        <v>110096</v>
+        <v>66011</v>
       </c>
       <c r="G363" s="2">
-        <v>109038</v>
+        <v>65376</v>
       </c>
       <c r="H363" s="2">
-        <v>107979</v>
+        <v>64741</v>
       </c>
       <c r="I363" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="1">
         <v>363</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>221</v>
+        <v>712</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>742</v>
+        <v>747</v>
       </c>
       <c r="E364" s="2">
-        <v>242906</v>
+        <v>90981</v>
       </c>
       <c r="F364" s="2">
-        <v>240593</v>
+        <v>90115</v>
       </c>
       <c r="G364" s="2">
-        <v>238279</v>
+        <v>89248</v>
       </c>
       <c r="H364" s="2">
-        <v>235966</v>
+        <v>88382</v>
       </c>
       <c r="I364" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="1">
         <v>364</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>221</v>
+        <v>712</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>744</v>
+        <v>749</v>
       </c>
       <c r="E365" s="2">
-        <v>367131</v>
+        <v>89485</v>
       </c>
       <c r="F365" s="2">
-        <v>363635</v>
+        <v>88633</v>
       </c>
       <c r="G365" s="2">
-        <v>360138</v>
+        <v>87781</v>
       </c>
       <c r="H365" s="2">
-        <v>356642</v>
+        <v>86928</v>
       </c>
       <c r="I365" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="1">
         <v>365</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>221</v>
+        <v>712</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>746</v>
+        <v>751</v>
       </c>
       <c r="E366" s="2">
-        <v>607271</v>
+        <v>89485</v>
       </c>
       <c r="F366" s="2">
-        <v>601487</v>
+        <v>88633</v>
       </c>
       <c r="G366" s="2">
-        <v>595704</v>
+        <v>87781</v>
       </c>
       <c r="H366" s="2">
-        <v>589920</v>
+        <v>86928</v>
       </c>
       <c r="I366" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="1">
         <v>366</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>221</v>
+        <v>712</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="E367" s="2">
-        <v>826839</v>
+        <v>90116</v>
       </c>
       <c r="F367" s="2">
-        <v>818965</v>
+        <v>89258</v>
       </c>
       <c r="G367" s="2">
-        <v>811090</v>
+        <v>88400</v>
       </c>
       <c r="H367" s="2">
-        <v>803215</v>
+        <v>87542</v>
       </c>
       <c r="I367" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="1">
         <v>367</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>221</v>
+        <v>712</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>750</v>
+        <v>755</v>
       </c>
       <c r="E368" s="2">
-        <v>944858</v>
+        <v>104521</v>
       </c>
       <c r="F368" s="2">
-        <v>935860</v>
+        <v>103526</v>
       </c>
       <c r="G368" s="2">
-        <v>926861</v>
+        <v>102530</v>
       </c>
       <c r="H368" s="2">
-        <v>917862</v>
+        <v>101535</v>
       </c>
       <c r="I368" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="1">
         <v>368</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>751</v>
+        <v>756</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>221</v>
+        <v>712</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>752</v>
+        <v>757</v>
       </c>
       <c r="E369" s="2">
-        <v>1062973</v>
+        <v>114024</v>
       </c>
       <c r="F369" s="2">
-        <v>1052849</v>
+        <v>112938</v>
       </c>
       <c r="G369" s="2">
-        <v>1042726</v>
+        <v>111852</v>
       </c>
       <c r="H369" s="2">
-        <v>1032602</v>
+        <v>110766</v>
       </c>
       <c r="I369" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="1">
         <v>369</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>753</v>
+        <v>758</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>754</v>
+        <v>712</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="E370" s="2">
-        <v>14368</v>
+        <v>103598</v>
       </c>
       <c r="F370" s="2">
-        <v>14231</v>
+        <v>102612</v>
       </c>
       <c r="G370" s="2">
-        <v>14095</v>
+        <v>101625</v>
       </c>
       <c r="H370" s="2">
-        <v>13958</v>
+        <v>100638</v>
       </c>
       <c r="I370" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="1">
         <v>370</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>754</v>
+        <v>712</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E371" s="2">
-        <v>11365</v>
+        <v>112387</v>
       </c>
       <c r="F371" s="2">
-        <v>11257</v>
+        <v>111316</v>
       </c>
       <c r="G371" s="2">
-        <v>11149</v>
+        <v>110246</v>
       </c>
       <c r="H371" s="2">
-        <v>11040</v>
+        <v>109176</v>
       </c>
       <c r="I371" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="1">
         <v>371</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>754</v>
+        <v>712</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
       <c r="E372" s="2">
-        <v>34334</v>
+        <v>178916</v>
       </c>
       <c r="F372" s="2">
-        <v>34007</v>
+        <v>177212</v>
       </c>
       <c r="G372" s="2">
-        <v>33680</v>
+        <v>175508</v>
       </c>
       <c r="H372" s="2">
-        <v>33353</v>
+        <v>173804</v>
       </c>
       <c r="I372" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="1">
         <v>372</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>754</v>
+        <v>712</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="E373" s="2">
-        <v>69686</v>
+        <v>138315</v>
       </c>
       <c r="F373" s="2">
-        <v>69023</v>
+        <v>136998</v>
       </c>
       <c r="G373" s="2">
-        <v>68359</v>
+        <v>135681</v>
       </c>
       <c r="H373" s="2">
-        <v>67695</v>
+        <v>134364</v>
       </c>
       <c r="I373" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="1">
         <v>373</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>754</v>
+        <v>712</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E374" s="2">
-        <v>16391</v>
+        <v>178916</v>
       </c>
       <c r="F374" s="2">
-        <v>16234</v>
+        <v>177212</v>
       </c>
       <c r="G374" s="2">
-        <v>16078</v>
+        <v>175508</v>
       </c>
       <c r="H374" s="2">
-        <v>15922</v>
+        <v>173804</v>
       </c>
       <c r="I374" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="1">
         <v>374</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>754</v>
+        <v>712</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
       <c r="E375" s="2">
-        <v>62379</v>
+        <v>178916</v>
       </c>
       <c r="F375" s="2">
-        <v>61785</v>
+        <v>177212</v>
       </c>
       <c r="G375" s="2">
-        <v>61191</v>
+        <v>175508</v>
       </c>
       <c r="H375" s="2">
-        <v>60597</v>
+        <v>173804</v>
       </c>
       <c r="I375" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="1">
         <v>375</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>754</v>
+        <v>712</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="E376" s="2">
-        <v>104670</v>
+        <v>180626</v>
       </c>
       <c r="F376" s="2">
-        <v>103673</v>
+        <v>178906</v>
       </c>
       <c r="G376" s="2">
-        <v>102677</v>
+        <v>177186</v>
       </c>
       <c r="H376" s="2">
-        <v>101680</v>
+        <v>175466</v>
       </c>
       <c r="I376" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="1">
         <v>376</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>754</v>
+        <v>712</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E377" s="2">
-        <v>140284</v>
+        <v>237551</v>
       </c>
       <c r="F377" s="2">
-        <v>138948</v>
+        <v>235289</v>
       </c>
       <c r="G377" s="2">
-        <v>137612</v>
+        <v>233026</v>
       </c>
       <c r="H377" s="2">
-        <v>136276</v>
+        <v>230764</v>
       </c>
       <c r="I377" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="1">
         <v>377</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>754</v>
+        <v>712</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="E378" s="2">
-        <v>197182</v>
+        <v>237550</v>
       </c>
       <c r="F378" s="2">
-        <v>195304</v>
+        <v>235288</v>
       </c>
       <c r="G378" s="2">
-        <v>193426</v>
+        <v>233025</v>
       </c>
       <c r="H378" s="2">
-        <v>191548</v>
+        <v>230763</v>
       </c>
       <c r="I378" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="1">
         <v>378</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>754</v>
+        <v>712</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="E379" s="2">
-        <v>66488</v>
+        <v>268347</v>
       </c>
       <c r="F379" s="2">
-        <v>65855</v>
+        <v>265792</v>
       </c>
       <c r="G379" s="2">
-        <v>65222</v>
+        <v>263236</v>
       </c>
       <c r="H379" s="2">
-        <v>64588</v>
+        <v>260680</v>
       </c>
       <c r="I379" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="1">
         <v>379</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>754</v>
+        <v>712</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E380" s="2">
-        <v>350667</v>
+        <v>271976</v>
       </c>
       <c r="F380" s="2">
-        <v>347328</v>
+        <v>269386</v>
       </c>
       <c r="G380" s="2">
-        <v>343988</v>
+        <v>266796</v>
       </c>
       <c r="H380" s="2">
-        <v>340648</v>
+        <v>264206</v>
       </c>
       <c r="I380" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="1">
         <v>380</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>754</v>
+        <v>712</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="E381" s="2">
-        <v>698528</v>
+        <v>294562</v>
       </c>
       <c r="F381" s="2">
-        <v>691876</v>
+        <v>291756</v>
       </c>
       <c r="G381" s="2">
-        <v>685223</v>
+        <v>288951</v>
       </c>
       <c r="H381" s="2">
-        <v>678570</v>
+        <v>286146</v>
       </c>
       <c r="I381" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="1">
         <v>381</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>754</v>
+        <v>712</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="E382" s="2">
-        <v>1394752</v>
+        <v>380080</v>
       </c>
       <c r="F382" s="2">
-        <v>1381468</v>
+        <v>376460</v>
       </c>
       <c r="G382" s="2">
-        <v>1368185</v>
+        <v>372840</v>
       </c>
       <c r="H382" s="2">
-        <v>1354902</v>
+        <v>369221</v>
       </c>
       <c r="I382" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="1">
         <v>382</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>781</v>
+        <v>712</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="E383" s="2">
-        <v>4782</v>
+        <v>328004</v>
       </c>
       <c r="F383" s="2">
-        <v>4736</v>
+        <v>324880</v>
       </c>
       <c r="G383" s="2">
-        <v>4691</v>
+        <v>321757</v>
       </c>
       <c r="H383" s="2">
-        <v>4645</v>
+        <v>318633</v>
       </c>
       <c r="I383" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="1">
         <v>383</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>781</v>
+        <v>712</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="E384" s="2">
-        <v>4447</v>
+        <v>447208</v>
       </c>
       <c r="F384" s="2">
-        <v>4404</v>
+        <v>442948</v>
       </c>
       <c r="G384" s="2">
-        <v>4362</v>
+        <v>438689</v>
       </c>
       <c r="H384" s="2">
-        <v>4320</v>
+        <v>434430</v>
       </c>
       <c r="I384" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="1">
         <v>384</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>781</v>
+        <v>712</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="E385" s="2">
-        <v>8954</v>
+        <v>492681</v>
       </c>
       <c r="F385" s="2">
-        <v>8869</v>
+        <v>487989</v>
       </c>
       <c r="G385" s="2">
-        <v>8784</v>
+        <v>483297</v>
       </c>
       <c r="H385" s="2">
-        <v>8699</v>
+        <v>478604</v>
       </c>
       <c r="I385" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="1">
         <v>385</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>781</v>
+        <v>712</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="E386" s="2">
-        <v>8960</v>
+        <v>652579</v>
       </c>
       <c r="F386" s="2">
-        <v>8874</v>
+        <v>646364</v>
       </c>
       <c r="G386" s="2">
-        <v>8789</v>
+        <v>640149</v>
       </c>
       <c r="H386" s="2">
-        <v>8704</v>
+        <v>633934</v>
       </c>
       <c r="I386" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="1">
         <v>386</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>781</v>
+        <v>712</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="E387" s="2">
-        <v>8983</v>
+        <v>630089</v>
       </c>
       <c r="F387" s="2">
-        <v>8897</v>
+        <v>624088</v>
       </c>
       <c r="G387" s="2">
-        <v>8812</v>
+        <v>618088</v>
       </c>
       <c r="H387" s="2">
-        <v>8726</v>
+        <v>612087</v>
       </c>
       <c r="I387" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="1">
         <v>387</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>781</v>
+        <v>712</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="E388" s="2">
-        <v>18279</v>
+        <v>908276</v>
       </c>
       <c r="F388" s="2">
-        <v>18105</v>
+        <v>899626</v>
       </c>
       <c r="G388" s="2">
-        <v>17931</v>
+        <v>890976</v>
       </c>
       <c r="H388" s="2">
-        <v>17757</v>
+        <v>882326</v>
       </c>
       <c r="I388" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="1">
         <v>388</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>781</v>
+        <v>712</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="E389" s="2">
-        <v>17909</v>
+        <v>1680000</v>
       </c>
       <c r="F389" s="2">
-        <v>17738</v>
+        <v>1664000</v>
       </c>
       <c r="G389" s="2">
-        <v>17568</v>
+        <v>1648000</v>
       </c>
       <c r="H389" s="2">
-        <v>17397</v>
+        <v>1632000</v>
       </c>
       <c r="I389" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="1">
         <v>389</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>781</v>
+        <v>712</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="E390" s="2">
-        <v>17909</v>
+        <v>1800750</v>
       </c>
       <c r="F390" s="2">
-        <v>17738</v>
+        <v>1783600</v>
       </c>
       <c r="G390" s="2">
-        <v>17568</v>
+        <v>1766450</v>
       </c>
       <c r="H390" s="2">
-        <v>17397</v>
+        <v>1749300</v>
       </c>
       <c r="I390" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="1">
         <v>390</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>781</v>
+        <v>712</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="E391" s="2">
-        <v>18060</v>
+        <v>4725000</v>
       </c>
       <c r="F391" s="2">
-        <v>17888</v>
+        <v>4680000</v>
       </c>
       <c r="G391" s="2">
-        <v>17716</v>
+        <v>4635000</v>
       </c>
       <c r="H391" s="2">
-        <v>17544</v>
+        <v>4590000</v>
       </c>
       <c r="I391" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="1">
         <v>391</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>781</v>
+        <v>712</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="E392" s="2">
-        <v>28506</v>
+        <v>4538218</v>
       </c>
       <c r="F392" s="2">
-        <v>28235</v>
+        <v>4494996</v>
       </c>
       <c r="G392" s="2">
-        <v>27963</v>
+        <v>4451775</v>
       </c>
       <c r="H392" s="2">
-        <v>27692</v>
+        <v>4408554</v>
       </c>
       <c r="I392" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="1">
         <v>392</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>781</v>
+        <v>712</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="E393" s="2">
-        <v>44769</v>
+        <v>9450000</v>
       </c>
       <c r="F393" s="2">
-        <v>44342</v>
+        <v>9360000</v>
       </c>
       <c r="G393" s="2">
-        <v>43916</v>
+        <v>9270000</v>
       </c>
       <c r="H393" s="2">
-        <v>43490</v>
+        <v>9180000</v>
       </c>
       <c r="I393" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="1">
         <v>393</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>781</v>
+        <v>712</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="E394" s="2">
-        <v>42886</v>
+        <v>9027664</v>
       </c>
       <c r="F394" s="2">
-        <v>42478</v>
+        <v>8941686</v>
       </c>
       <c r="G394" s="2">
-        <v>42069</v>
+        <v>8855708</v>
       </c>
       <c r="H394" s="2">
-        <v>41661</v>
+        <v>8769731</v>
       </c>
       <c r="I394" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="1">
         <v>394</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>781</v>
+        <v>809</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="E395" s="2">
-        <v>44769</v>
+        <v>54222</v>
       </c>
       <c r="F395" s="2">
-        <v>44342</v>
+        <v>53706</v>
       </c>
       <c r="G395" s="2">
-        <v>43916</v>
+        <v>53189</v>
       </c>
       <c r="H395" s="2">
-        <v>43490</v>
+        <v>52673</v>
       </c>
       <c r="I395" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="1">
         <v>395</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>781</v>
+        <v>809</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E396" s="2">
-        <v>45281</v>
+        <v>108450</v>
       </c>
       <c r="F396" s="2">
-        <v>44850</v>
+        <v>107417</v>
       </c>
       <c r="G396" s="2">
-        <v>44419</v>
+        <v>106385</v>
       </c>
       <c r="H396" s="2">
-        <v>43988</v>
+        <v>105352</v>
       </c>
       <c r="I396" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="1">
         <v>396</v>
       </c>
       <c r="B397" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="C397" s="1" t="s">
         <v>809</v>
       </c>
-      <c r="C397" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D397" s="1" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="E397" s="2">
-        <v>57013</v>
+        <v>108419</v>
       </c>
       <c r="F397" s="2">
-        <v>56470</v>
+        <v>107386</v>
       </c>
       <c r="G397" s="2">
-        <v>55927</v>
+        <v>106354</v>
       </c>
       <c r="H397" s="2">
-        <v>55384</v>
+        <v>105321</v>
       </c>
       <c r="I397" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="1">
         <v>397</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>781</v>
+        <v>809</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="E398" s="2">
-        <v>66513</v>
+        <v>216842</v>
       </c>
       <c r="F398" s="2">
-        <v>65880</v>
+        <v>214777</v>
       </c>
       <c r="G398" s="2">
-        <v>65246</v>
+        <v>212711</v>
       </c>
       <c r="H398" s="2">
-        <v>64613</v>
+        <v>210646</v>
       </c>
       <c r="I398" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="1">
         <v>398</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>781</v>
+        <v>809</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E399" s="2">
-        <v>66646</v>
+        <v>271181</v>
       </c>
       <c r="F399" s="2">
-        <v>66011</v>
+        <v>268599</v>
       </c>
       <c r="G399" s="2">
-        <v>65376</v>
+        <v>266016</v>
       </c>
       <c r="H399" s="2">
-        <v>64741</v>
+        <v>263433</v>
       </c>
       <c r="I399" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="1">
         <v>399</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>781</v>
+        <v>809</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="E400" s="2">
-        <v>90981</v>
+        <v>325413</v>
       </c>
       <c r="F400" s="2">
-        <v>90115</v>
+        <v>322314</v>
       </c>
       <c r="G400" s="2">
-        <v>89248</v>
+        <v>319215</v>
       </c>
       <c r="H400" s="2">
-        <v>88382</v>
+        <v>316115</v>
       </c>
       <c r="I400" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="1">
         <v>400</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>781</v>
+        <v>809</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="E401" s="2">
-        <v>89485</v>
+        <v>431003</v>
       </c>
       <c r="F401" s="2">
-        <v>88633</v>
+        <v>426898</v>
       </c>
       <c r="G401" s="2">
-        <v>87781</v>
+        <v>422793</v>
       </c>
       <c r="H401" s="2">
-        <v>86928</v>
+        <v>418689</v>
       </c>
       <c r="I401" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="1">
         <v>401</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>781</v>
+        <v>809</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E402" s="2">
-        <v>89485</v>
+        <v>430970</v>
       </c>
       <c r="F402" s="2">
-        <v>88633</v>
+        <v>426866</v>
       </c>
       <c r="G402" s="2">
-        <v>87781</v>
+        <v>422761</v>
       </c>
       <c r="H402" s="2">
-        <v>86928</v>
+        <v>418657</v>
       </c>
       <c r="I402" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="1">
         <v>402</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>781</v>
+        <v>809</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="E403" s="2">
-        <v>90116</v>
+        <v>484852</v>
       </c>
       <c r="F403" s="2">
-        <v>89258</v>
+        <v>480235</v>
       </c>
       <c r="G403" s="2">
-        <v>88400</v>
+        <v>475617</v>
       </c>
       <c r="H403" s="2">
-        <v>87542</v>
+        <v>470999</v>
       </c>
       <c r="I403" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="1">
         <v>403</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>781</v>
+        <v>809</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="E404" s="2">
-        <v>104521</v>
+        <v>593664</v>
       </c>
       <c r="F404" s="2">
-        <v>103526</v>
+        <v>588010</v>
       </c>
       <c r="G404" s="2">
-        <v>102530</v>
+        <v>582356</v>
       </c>
       <c r="H404" s="2">
-        <v>101535</v>
+        <v>576702</v>
       </c>
       <c r="I404" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="1">
         <v>404</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>781</v>
+        <v>809</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E405" s="2">
-        <v>114024</v>
+        <v>595601</v>
       </c>
       <c r="F405" s="2">
-        <v>112938</v>
+        <v>589929</v>
       </c>
       <c r="G405" s="2">
-        <v>111852</v>
+        <v>584256</v>
       </c>
       <c r="H405" s="2">
-        <v>110766</v>
+        <v>578584</v>
       </c>
       <c r="I405" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="1">
         <v>405</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>781</v>
+        <v>809</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="E406" s="2">
-        <v>105998</v>
+        <v>752922</v>
       </c>
       <c r="F406" s="2">
-        <v>104988</v>
+        <v>745752</v>
       </c>
       <c r="G406" s="2">
-        <v>103979</v>
+        <v>738581</v>
       </c>
       <c r="H406" s="2">
-        <v>102969</v>
+        <v>731410</v>
       </c>
       <c r="I406" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="1">
         <v>406</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>781</v>
+        <v>809</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="E407" s="2">
-        <v>124240</v>
+        <v>758294</v>
       </c>
       <c r="F407" s="2">
-        <v>123057</v>
+        <v>751072</v>
       </c>
       <c r="G407" s="2">
-        <v>121874</v>
+        <v>743851</v>
       </c>
       <c r="H407" s="2">
-        <v>120690</v>
+        <v>736629</v>
       </c>
       <c r="I407" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="1">
         <v>407</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>781</v>
+        <v>809</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E408" s="2">
-        <v>178916</v>
+        <v>919457</v>
       </c>
       <c r="F408" s="2">
-        <v>177212</v>
+        <v>910700</v>
       </c>
       <c r="G408" s="2">
-        <v>175508</v>
+        <v>901943</v>
       </c>
       <c r="H408" s="2">
-        <v>173804</v>
+        <v>893186</v>
       </c>
       <c r="I408" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="1">
         <v>408</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>781</v>
+        <v>809</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
       <c r="E409" s="2">
-        <v>147762</v>
+        <v>1065906</v>
       </c>
       <c r="F409" s="2">
-        <v>146355</v>
+        <v>1055755</v>
       </c>
       <c r="G409" s="2">
-        <v>144948</v>
+        <v>1045603</v>
       </c>
       <c r="H409" s="2">
-        <v>143541</v>
+        <v>1035452</v>
       </c>
       <c r="I409" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="1">
         <v>409</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>781</v>
+        <v>809</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="E410" s="2">
-        <v>178916</v>
+        <v>1061113</v>
       </c>
       <c r="F410" s="2">
-        <v>177212</v>
+        <v>1051007</v>
       </c>
       <c r="G410" s="2">
-        <v>175508</v>
+        <v>1040902</v>
       </c>
       <c r="H410" s="2">
-        <v>173804</v>
+        <v>1030796</v>
       </c>
       <c r="I410" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="1">
         <v>410</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>781</v>
+        <v>809</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E411" s="2">
-        <v>178916</v>
+        <v>1120218</v>
       </c>
       <c r="F411" s="2">
-        <v>177212</v>
+        <v>1109549</v>
       </c>
       <c r="G411" s="2">
-        <v>175508</v>
+        <v>1098880</v>
       </c>
       <c r="H411" s="2">
-        <v>173804</v>
+        <v>1088211</v>
       </c>
       <c r="I411" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="1">
         <v>411</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>781</v>
+        <v>809</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="E412" s="2">
-        <v>180600</v>
+        <v>1118545</v>
       </c>
       <c r="F412" s="2">
-        <v>178880</v>
+        <v>1107892</v>
       </c>
       <c r="G412" s="2">
-        <v>177160</v>
+        <v>1097239</v>
       </c>
       <c r="H412" s="2">
-        <v>175440</v>
+        <v>1086587</v>
       </c>
       <c r="I412" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="1">
         <v>412</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>781</v>
+        <v>809</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="E413" s="2">
-        <v>237550</v>
+        <v>1172177</v>
       </c>
       <c r="F413" s="2">
-        <v>235288</v>
+        <v>1161013</v>
       </c>
       <c r="G413" s="2">
-        <v>233025</v>
+        <v>1149850</v>
       </c>
       <c r="H413" s="2">
-        <v>230763</v>
+        <v>1138686</v>
       </c>
       <c r="I413" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="1">
         <v>413</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>781</v>
+        <v>809</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E414" s="2">
-        <v>237550</v>
+        <v>1441026</v>
       </c>
       <c r="F414" s="2">
-        <v>235288</v>
+        <v>1427302</v>
       </c>
       <c r="G414" s="2">
-        <v>233025</v>
+        <v>1413578</v>
       </c>
       <c r="H414" s="2">
-        <v>230763</v>
+        <v>1399854</v>
       </c>
       <c r="I414" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="1">
         <v>414</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>781</v>
+        <v>809</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
       <c r="E415" s="2">
-        <v>268347</v>
+        <v>2128601</v>
       </c>
       <c r="F415" s="2">
-        <v>265792</v>
+        <v>2108329</v>
       </c>
       <c r="G415" s="2">
-        <v>263236</v>
+        <v>2088056</v>
       </c>
       <c r="H415" s="2">
-        <v>260680</v>
+        <v>2067784</v>
       </c>
       <c r="I415" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="1">
         <v>415</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>781</v>
+        <v>852</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="E416" s="2">
-        <v>271976</v>
+        <v>5040</v>
       </c>
       <c r="F416" s="2">
-        <v>269386</v>
+        <v>4992</v>
       </c>
       <c r="G416" s="2">
-        <v>266796</v>
+        <v>4944</v>
       </c>
       <c r="H416" s="2">
-        <v>264206</v>
+        <v>4896</v>
       </c>
       <c r="I416" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="1">
         <v>416</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>849</v>
+        <v>854</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>781</v>
+        <v>852</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="E417" s="2">
-        <v>294562</v>
+        <v>7560</v>
       </c>
       <c r="F417" s="2">
-        <v>291756</v>
+        <v>7488</v>
       </c>
       <c r="G417" s="2">
-        <v>288951</v>
+        <v>7416</v>
       </c>
       <c r="H417" s="2">
-        <v>286146</v>
+        <v>7344</v>
       </c>
       <c r="I417" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="1">
         <v>417</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>851</v>
+        <v>856</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>781</v>
+        <v>852</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="E418" s="2">
-        <v>380080</v>
+        <v>14840</v>
       </c>
       <c r="F418" s="2">
-        <v>376460</v>
+        <v>14698</v>
       </c>
       <c r="G418" s="2">
-        <v>372840</v>
+        <v>14557</v>
       </c>
       <c r="H418" s="2">
-        <v>369221</v>
+        <v>14416</v>
       </c>
       <c r="I418" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="1">
         <v>418</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>781</v>
+        <v>852</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>854</v>
+        <v>859</v>
       </c>
       <c r="E419" s="2">
-        <v>334976</v>
+        <v>73920</v>
       </c>
       <c r="F419" s="2">
-        <v>331786</v>
+        <v>73216</v>
       </c>
       <c r="G419" s="2">
-        <v>328596</v>
+        <v>72512</v>
       </c>
       <c r="H419" s="2">
-        <v>325406</v>
+        <v>71808</v>
       </c>
       <c r="I419" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="1">
         <v>419</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>781</v>
+        <v>852</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>856</v>
+        <v>861</v>
       </c>
       <c r="E420" s="2">
-        <v>447208</v>
+        <v>103871</v>
       </c>
       <c r="F420" s="2">
-        <v>442948</v>
+        <v>102882</v>
       </c>
       <c r="G420" s="2">
-        <v>438689</v>
+        <v>101893</v>
       </c>
       <c r="H420" s="2">
-        <v>434430</v>
+        <v>100904</v>
       </c>
       <c r="I420" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="1">
         <v>420</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>781</v>
+        <v>852</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
       <c r="E421" s="2">
-        <v>541614</v>
+        <v>142520</v>
       </c>
       <c r="F421" s="2">
-        <v>536456</v>
+        <v>141162</v>
       </c>
       <c r="G421" s="2">
-        <v>531298</v>
+        <v>139805</v>
       </c>
       <c r="H421" s="2">
-        <v>526139</v>
+        <v>138448</v>
       </c>
       <c r="I421" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="1">
         <v>421</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>781</v>
+        <v>852</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
       <c r="E422" s="2">
-        <v>697153</v>
+        <v>284760</v>
       </c>
       <c r="F422" s="2">
-        <v>690513</v>
+        <v>282048</v>
       </c>
       <c r="G422" s="2">
-        <v>683874</v>
+        <v>279336</v>
       </c>
       <c r="H422" s="2">
-        <v>677234</v>
+        <v>276624</v>
       </c>
       <c r="I422" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="1">
         <v>422</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>781</v>
+        <v>852</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>862</v>
+        <v>867</v>
       </c>
       <c r="E423" s="2">
-        <v>645776</v>
+        <v>355880</v>
       </c>
       <c r="F423" s="2">
-        <v>639626</v>
+        <v>352490</v>
       </c>
       <c r="G423" s="2">
-        <v>633476</v>
+        <v>349101</v>
       </c>
       <c r="H423" s="2">
-        <v>627326</v>
+        <v>345712</v>
       </c>
       <c r="I423" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="1">
         <v>423</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>781</v>
+        <v>852</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
       <c r="E424" s="2">
-        <v>908276</v>
+        <v>711480</v>
       </c>
       <c r="F424" s="2">
-        <v>899626</v>
+        <v>704704</v>
       </c>
       <c r="G424" s="2">
-        <v>890976</v>
+        <v>697928</v>
       </c>
       <c r="H424" s="2">
-        <v>882326</v>
+        <v>691152</v>
       </c>
       <c r="I424" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="1">
         <v>424</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>781</v>
+        <v>852</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
       <c r="E425" s="2">
-        <v>1680000</v>
+        <v>1410975</v>
       </c>
       <c r="F425" s="2">
-        <v>1664000</v>
+        <v>1397537</v>
       </c>
       <c r="G425" s="2">
-        <v>1648000</v>
+        <v>1384100</v>
       </c>
       <c r="H425" s="2">
-        <v>1632000</v>
+        <v>1370662</v>
       </c>
       <c r="I425" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="1">
         <v>425</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>781</v>
+        <v>852</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
       <c r="E426" s="2">
-        <v>1762976</v>
+        <v>2845920</v>
       </c>
       <c r="F426" s="2">
-        <v>1746186</v>
+        <v>2818816</v>
       </c>
       <c r="G426" s="2">
-        <v>1729396</v>
+        <v>2791712</v>
       </c>
       <c r="H426" s="2">
-        <v>1712606</v>
+        <v>2764608</v>
       </c>
       <c r="I426" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="1">
         <v>426</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>781</v>
+        <v>852</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="E427" s="2">
-        <v>4725000</v>
+        <v>4268880</v>
       </c>
       <c r="F427" s="2">
-        <v>4680000</v>
+        <v>4228224</v>
       </c>
       <c r="G427" s="2">
-        <v>4635000</v>
+        <v>4187568</v>
       </c>
       <c r="H427" s="2">
-        <v>4590000</v>
+        <v>4146912</v>
       </c>
       <c r="I427" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="1">
         <v>427</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>781</v>
+        <v>877</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>872</v>
+        <v>878</v>
       </c>
       <c r="E428" s="2">
-        <v>4538218</v>
+        <v>8873</v>
       </c>
       <c r="F428" s="2">
-        <v>4494996</v>
+        <v>8788</v>
       </c>
       <c r="G428" s="2">
-        <v>4451775</v>
+        <v>8704</v>
       </c>
       <c r="H428" s="2">
-        <v>4408554</v>
+        <v>8619</v>
       </c>
       <c r="I428" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="1">
         <v>428</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>873</v>
+        <v>879</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>781</v>
+        <v>877</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>874</v>
+        <v>880</v>
       </c>
       <c r="E429" s="2">
-        <v>9450000</v>
+        <v>19215</v>
       </c>
       <c r="F429" s="2">
-        <v>9360000</v>
+        <v>19032</v>
       </c>
       <c r="G429" s="2">
-        <v>9270000</v>
+        <v>18849</v>
       </c>
       <c r="H429" s="2">
-        <v>9180000</v>
+        <v>18666</v>
       </c>
       <c r="I429" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="1">
         <v>429</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>875</v>
+        <v>881</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>781</v>
+        <v>877</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>876</v>
+        <v>882</v>
       </c>
       <c r="E430" s="2">
-        <v>9027664</v>
+        <v>29558</v>
       </c>
       <c r="F430" s="2">
-        <v>8941686</v>
+        <v>29276</v>
       </c>
       <c r="G430" s="2">
-        <v>8855708</v>
+        <v>28995</v>
       </c>
       <c r="H430" s="2">
-        <v>8769731</v>
+        <v>28713</v>
       </c>
       <c r="I430" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="1">
         <v>430</v>
       </c>
       <c r="B431" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="C431" s="1" t="s">
         <v>877</v>
       </c>
-      <c r="C431" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D431" s="1" t="s">
-        <v>879</v>
+        <v>884</v>
       </c>
       <c r="E431" s="2">
-        <v>54222</v>
+        <v>40583</v>
       </c>
       <c r="F431" s="2">
-        <v>53706</v>
+        <v>40196</v>
       </c>
       <c r="G431" s="2">
-        <v>53189</v>
+        <v>39810</v>
       </c>
       <c r="H431" s="2">
-        <v>52673</v>
+        <v>39423</v>
       </c>
       <c r="I431" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="1">
         <v>431</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="E432" s="2">
-        <v>108210</v>
+        <v>49035</v>
       </c>
       <c r="F432" s="2">
-        <v>107179</v>
+        <v>48568</v>
       </c>
       <c r="G432" s="2">
-        <v>106149</v>
+        <v>48101</v>
       </c>
       <c r="H432" s="2">
-        <v>105118</v>
+        <v>47634</v>
       </c>
       <c r="I432" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="1">
         <v>432</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>882</v>
+        <v>887</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>883</v>
+        <v>888</v>
       </c>
       <c r="E433" s="2">
-        <v>107267</v>
+        <v>61268</v>
       </c>
       <c r="F433" s="2">
-        <v>106245</v>
+        <v>60684</v>
       </c>
       <c r="G433" s="2">
-        <v>105224</v>
+        <v>60101</v>
       </c>
       <c r="H433" s="2">
-        <v>104202</v>
+        <v>59517</v>
       </c>
       <c r="I433" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="1">
         <v>433</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>884</v>
+        <v>889</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>885</v>
+        <v>890</v>
       </c>
       <c r="E434" s="2">
-        <v>162719</v>
+        <v>56385</v>
       </c>
       <c r="F434" s="2">
-        <v>161169</v>
+        <v>55848</v>
       </c>
       <c r="G434" s="2">
-        <v>159619</v>
+        <v>55311</v>
       </c>
       <c r="H434" s="2">
-        <v>158069</v>
+        <v>54774</v>
       </c>
       <c r="I434" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="1">
         <v>434</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>886</v>
+        <v>891</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>887</v>
+        <v>892</v>
       </c>
       <c r="E435" s="2">
-        <v>216406</v>
+        <v>46358</v>
       </c>
       <c r="F435" s="2">
-        <v>214345</v>
+        <v>45916</v>
       </c>
       <c r="G435" s="2">
-        <v>212284</v>
+        <v>45475</v>
       </c>
       <c r="H435" s="2">
-        <v>210223</v>
+        <v>45033</v>
       </c>
       <c r="I435" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="1">
         <v>435</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>888</v>
+        <v>893</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>889</v>
+        <v>894</v>
       </c>
       <c r="E436" s="2">
-        <v>216804</v>
+        <v>34587</v>
       </c>
       <c r="F436" s="2">
-        <v>214739</v>
+        <v>34258</v>
       </c>
       <c r="G436" s="2">
-        <v>212674</v>
+        <v>33928</v>
       </c>
       <c r="H436" s="2">
-        <v>210610</v>
+        <v>33599</v>
       </c>
       <c r="I436" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="1">
         <v>436</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="E437" s="2">
-        <v>271177</v>
+        <v>24360</v>
       </c>
       <c r="F437" s="2">
-        <v>268595</v>
+        <v>24128</v>
       </c>
       <c r="G437" s="2">
-        <v>266012</v>
+        <v>23896</v>
       </c>
       <c r="H437" s="2">
-        <v>263429</v>
+        <v>23664</v>
       </c>
       <c r="I437" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="1">
         <v>437</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>892</v>
+        <v>897</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>893</v>
+        <v>898</v>
       </c>
       <c r="E438" s="2">
-        <v>325412</v>
+        <v>67043</v>
       </c>
       <c r="F438" s="2">
-        <v>322313</v>
+        <v>66404</v>
       </c>
       <c r="G438" s="2">
-        <v>319213</v>
+        <v>65766</v>
       </c>
       <c r="H438" s="2">
-        <v>316114</v>
+        <v>65127</v>
       </c>
       <c r="I438" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="1">
         <v>438</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>894</v>
+        <v>899</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>895</v>
+        <v>900</v>
       </c>
       <c r="E439" s="2">
-        <v>376488</v>
+        <v>71531</v>
       </c>
       <c r="F439" s="2">
-        <v>372902</v>
+        <v>70850</v>
       </c>
       <c r="G439" s="2">
-        <v>369317</v>
+        <v>70169</v>
       </c>
       <c r="H439" s="2">
-        <v>365731</v>
+        <v>69488</v>
       </c>
       <c r="I439" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="1">
         <v>439</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>896</v>
+        <v>901</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>897</v>
+        <v>902</v>
       </c>
       <c r="E440" s="2">
-        <v>431549</v>
+        <v>76125</v>
       </c>
       <c r="F440" s="2">
-        <v>427439</v>
+        <v>75400</v>
       </c>
       <c r="G440" s="2">
-        <v>423329</v>
+        <v>74675</v>
       </c>
       <c r="H440" s="2">
-        <v>419219</v>
+        <v>73950</v>
       </c>
       <c r="I440" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="1">
         <v>440</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>899</v>
+        <v>904</v>
       </c>
       <c r="E441" s="2">
-        <v>430969</v>
+        <v>82215</v>
       </c>
       <c r="F441" s="2">
-        <v>426865</v>
+        <v>81432</v>
       </c>
       <c r="G441" s="2">
-        <v>422760</v>
+        <v>80649</v>
       </c>
       <c r="H441" s="2">
-        <v>418656</v>
+        <v>79866</v>
       </c>
       <c r="I441" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="1">
         <v>441</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>900</v>
+        <v>905</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>901</v>
+        <v>906</v>
       </c>
       <c r="E442" s="2">
-        <v>485200</v>
+        <v>87675</v>
       </c>
       <c r="F442" s="2">
-        <v>480579</v>
+        <v>86840</v>
       </c>
       <c r="G442" s="2">
-        <v>475958</v>
+        <v>86005</v>
       </c>
       <c r="H442" s="2">
-        <v>471337</v>
+        <v>85170</v>
       </c>
       <c r="I442" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="1">
         <v>442</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>902</v>
+        <v>907</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>903</v>
+        <v>908</v>
       </c>
       <c r="E443" s="2">
-        <v>531551</v>
+        <v>91350</v>
       </c>
       <c r="F443" s="2">
-        <v>526489</v>
+        <v>90480</v>
       </c>
       <c r="G443" s="2">
-        <v>521426</v>
+        <v>89610</v>
       </c>
       <c r="H443" s="2">
-        <v>516364</v>
+        <v>88740</v>
       </c>
       <c r="I443" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="1">
         <v>443</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>904</v>
+        <v>909</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>905</v>
+        <v>910</v>
       </c>
       <c r="E444" s="2">
-        <v>593663</v>
+        <v>99120</v>
       </c>
       <c r="F444" s="2">
-        <v>588009</v>
+        <v>98176</v>
       </c>
       <c r="G444" s="2">
-        <v>582355</v>
+        <v>97232</v>
       </c>
       <c r="H444" s="2">
-        <v>576701</v>
+        <v>96288</v>
       </c>
       <c r="I444" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="1">
         <v>444</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>906</v>
+        <v>911</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>907</v>
+        <v>912</v>
       </c>
       <c r="E445" s="2">
-        <v>595596</v>
+        <v>97650</v>
       </c>
       <c r="F445" s="2">
-        <v>589923</v>
+        <v>96720</v>
       </c>
       <c r="G445" s="2">
-        <v>584251</v>
+        <v>95790</v>
       </c>
       <c r="H445" s="2">
-        <v>578579</v>
+        <v>94860</v>
       </c>
       <c r="I445" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="1">
         <v>445</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>908</v>
+        <v>913</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>909</v>
+        <v>914</v>
       </c>
       <c r="E446" s="2">
-        <v>649828</v>
+        <v>1037426</v>
       </c>
       <c r="F446" s="2">
-        <v>643639</v>
+        <v>1027546</v>
       </c>
       <c r="G446" s="2">
-        <v>637451</v>
+        <v>1017666</v>
       </c>
       <c r="H446" s="2">
-        <v>631262</v>
+        <v>1007786</v>
       </c>
       <c r="I446" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="1">
         <v>446</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>910</v>
+        <v>915</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>911</v>
+        <v>916</v>
       </c>
       <c r="E447" s="2">
-        <v>753447</v>
+        <v>518726</v>
       </c>
       <c r="F447" s="2">
-        <v>746272</v>
+        <v>513786</v>
       </c>
       <c r="G447" s="2">
-        <v>739096</v>
+        <v>508846</v>
       </c>
       <c r="H447" s="2">
-        <v>731920</v>
+        <v>503906</v>
       </c>
       <c r="I447" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="1">
         <v>447</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>912</v>
+        <v>917</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>913</v>
+        <v>918</v>
       </c>
       <c r="E448" s="2">
-        <v>758293</v>
+        <v>466856</v>
       </c>
       <c r="F448" s="2">
-        <v>751071</v>
+        <v>462410</v>
       </c>
       <c r="G448" s="2">
-        <v>743850</v>
+        <v>457964</v>
       </c>
       <c r="H448" s="2">
-        <v>736628</v>
+        <v>453518</v>
       </c>
       <c r="I448" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="1">
         <v>448</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="E449" s="2">
-        <v>919799</v>
+        <v>415826</v>
       </c>
       <c r="F449" s="2">
-        <v>911039</v>
+        <v>411866</v>
       </c>
       <c r="G449" s="2">
-        <v>902279</v>
+        <v>407906</v>
       </c>
       <c r="H449" s="2">
-        <v>893519</v>
+        <v>403946</v>
       </c>
       <c r="I449" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="1">
         <v>449</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>916</v>
+        <v>921</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>917</v>
+        <v>922</v>
       </c>
       <c r="E450" s="2">
-        <v>1065906</v>
+        <v>363116</v>
       </c>
       <c r="F450" s="2">
-        <v>1055755</v>
+        <v>359658</v>
       </c>
       <c r="G450" s="2">
-        <v>1045603</v>
+        <v>356200</v>
       </c>
       <c r="H450" s="2">
-        <v>1035452</v>
+        <v>352742</v>
       </c>
       <c r="I450" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="1">
         <v>450</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>918</v>
+        <v>923</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>919</v>
+        <v>924</v>
       </c>
       <c r="E451" s="2">
-        <v>1061113</v>
+        <v>307650</v>
       </c>
       <c r="F451" s="2">
-        <v>1051007</v>
+        <v>304720</v>
       </c>
       <c r="G451" s="2">
-        <v>1040902</v>
+        <v>301790</v>
       </c>
       <c r="H451" s="2">
-        <v>1030796</v>
+        <v>298860</v>
       </c>
       <c r="I451" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="1">
         <v>451</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>920</v>
+        <v>925</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>921</v>
+        <v>926</v>
       </c>
       <c r="E452" s="2">
-        <v>1052861</v>
+        <v>259376</v>
       </c>
       <c r="F452" s="2">
-        <v>1042834</v>
+        <v>256906</v>
       </c>
       <c r="G452" s="2">
-        <v>1032807</v>
+        <v>254436</v>
       </c>
       <c r="H452" s="2">
-        <v>1022780</v>
+        <v>251966</v>
       </c>
       <c r="I452" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="1">
         <v>452</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>922</v>
+        <v>927</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="E453" s="2">
-        <v>1118543</v>
+        <v>202886</v>
       </c>
       <c r="F453" s="2">
-        <v>1107890</v>
+        <v>200954</v>
       </c>
       <c r="G453" s="2">
-        <v>1097237</v>
+        <v>199022</v>
       </c>
       <c r="H453" s="2">
-        <v>1086585</v>
+        <v>197090</v>
       </c>
       <c r="I453" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="1">
         <v>453</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>925</v>
+        <v>930</v>
       </c>
       <c r="E454" s="2">
-        <v>1172770</v>
+        <v>152056</v>
       </c>
       <c r="F454" s="2">
-        <v>1161601</v>
+        <v>150608</v>
       </c>
       <c r="G454" s="2">
-        <v>1150432</v>
+        <v>149159</v>
       </c>
       <c r="H454" s="2">
-        <v>1139262</v>
+        <v>147711</v>
       </c>
       <c r="I454" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="1">
         <v>454</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>878</v>
+        <v>32</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
       <c r="E455" s="2">
-        <v>1281235</v>
+        <v>1034670</v>
       </c>
       <c r="F455" s="2">
-        <v>1269033</v>
+        <v>1024816</v>
       </c>
       <c r="G455" s="2">
-        <v>1256831</v>
+        <v>1014962</v>
       </c>
       <c r="H455" s="2">
-        <v>1244628</v>
+        <v>1005108</v>
       </c>
       <c r="I455" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="1">
         <v>455</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>928</v>
+        <v>933</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>878</v>
+        <v>32</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="E456" s="2">
-        <v>1441019</v>
+        <v>498750</v>
       </c>
       <c r="F456" s="2">
-        <v>1427295</v>
+        <v>494000</v>
       </c>
       <c r="G456" s="2">
-        <v>1413571</v>
+        <v>489250</v>
       </c>
       <c r="H456" s="2">
-        <v>1399847</v>
+        <v>484500</v>
       </c>
       <c r="I456" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="1">
         <v>456</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>930</v>
+        <v>935</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>878</v>
+        <v>32</v>
       </c>
       <c r="D457" s="1" t="s">
-        <v>931</v>
+        <v>936</v>
       </c>
       <c r="E457" s="2">
-        <v>2128590</v>
+        <v>405833</v>
       </c>
       <c r="F457" s="2">
-        <v>2108318</v>
+        <v>401968</v>
       </c>
       <c r="G457" s="2">
-        <v>2088046</v>
+        <v>398103</v>
       </c>
       <c r="H457" s="2">
-        <v>2067774</v>
+        <v>394238</v>
       </c>
       <c r="I457" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="1">
         <v>457</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>932</v>
+        <v>937</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>933</v>
+        <v>32</v>
       </c>
       <c r="D458" s="1" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E458" s="2">
-        <v>4942</v>
+        <v>302411</v>
       </c>
       <c r="F458" s="2">
-        <v>4895</v>
+        <v>299530</v>
       </c>
       <c r="G458" s="2">
-        <v>4848</v>
+        <v>296650</v>
       </c>
       <c r="H458" s="2">
-        <v>4801</v>
+        <v>293770</v>
       </c>
       <c r="I458" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="1">
         <v>458</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>933</v>
+        <v>32</v>
       </c>
       <c r="D459" s="1" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="E459" s="2">
-        <v>7413</v>
+        <v>258570</v>
       </c>
       <c r="F459" s="2">
-        <v>7342</v>
+        <v>256107</v>
       </c>
       <c r="G459" s="2">
-        <v>7272</v>
+        <v>253645</v>
       </c>
       <c r="H459" s="2">
-        <v>7201</v>
+        <v>251182</v>
       </c>
       <c r="I459" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="1">
         <v>459</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>933</v>
+        <v>32</v>
       </c>
       <c r="D460" s="1" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E460" s="2">
-        <v>14578</v>
+        <v>200797</v>
       </c>
       <c r="F460" s="2">
-        <v>14439</v>
+        <v>198884</v>
       </c>
       <c r="G460" s="2">
-        <v>14301</v>
+        <v>196972</v>
       </c>
       <c r="H460" s="2">
-        <v>14162</v>
+        <v>195060</v>
       </c>
       <c r="I460" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="1">
         <v>460</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>933</v>
+        <v>32</v>
       </c>
       <c r="D461" s="1" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E461" s="2">
-        <v>72600</v>
+        <v>149147</v>
       </c>
       <c r="F461" s="2">
-        <v>71909</v>
+        <v>147727</v>
       </c>
       <c r="G461" s="2">
-        <v>71217</v>
+        <v>146306</v>
       </c>
       <c r="H461" s="2">
-        <v>70526</v>
+        <v>144886</v>
       </c>
       <c r="I461" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="1">
         <v>461</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>933</v>
+        <v>32</v>
       </c>
       <c r="D462" s="1" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="E462" s="2">
-        <v>89662</v>
+        <v>97125</v>
       </c>
       <c r="F462" s="2">
-        <v>88808</v>
+        <v>96200</v>
       </c>
       <c r="G462" s="2">
-        <v>87954</v>
+        <v>95275</v>
       </c>
       <c r="H462" s="2">
-        <v>87100</v>
+        <v>94350</v>
       </c>
       <c r="I462" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="1">
         <v>462</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>933</v>
+        <v>32</v>
       </c>
       <c r="D463" s="1" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="E463" s="2">
-        <v>103871</v>
+        <v>90767</v>
       </c>
       <c r="F463" s="2">
-        <v>102882</v>
+        <v>89903</v>
       </c>
       <c r="G463" s="2">
-        <v>101893</v>
+        <v>89038</v>
       </c>
       <c r="H463" s="2">
-        <v>100904</v>
+        <v>88174</v>
       </c>
       <c r="I463" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="1">
         <v>463</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>933</v>
+        <v>32</v>
       </c>
       <c r="D464" s="1" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E464" s="2">
-        <v>140010</v>
+        <v>81219</v>
       </c>
       <c r="F464" s="2">
-        <v>138677</v>
+        <v>80445</v>
       </c>
       <c r="G464" s="2">
-        <v>137343</v>
+        <v>79672</v>
       </c>
       <c r="H464" s="2">
-        <v>136010</v>
+        <v>78898</v>
       </c>
       <c r="I464" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="1">
         <v>464</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>933</v>
+        <v>32</v>
       </c>
       <c r="D465" s="1" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="E465" s="2">
-        <v>279732</v>
+        <v>87171</v>
       </c>
       <c r="F465" s="2">
-        <v>277067</v>
+        <v>86341</v>
       </c>
       <c r="G465" s="2">
-        <v>274403</v>
+        <v>85511</v>
       </c>
       <c r="H465" s="2">
-        <v>271739</v>
+        <v>84680</v>
       </c>
       <c r="I465" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="1">
         <v>465</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>933</v>
+        <v>32</v>
       </c>
       <c r="D466" s="1" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="E466" s="2">
-        <v>349571</v>
+        <v>70140</v>
       </c>
       <c r="F466" s="2">
-        <v>346242</v>
+        <v>69472</v>
       </c>
       <c r="G466" s="2">
-        <v>342913</v>
+        <v>68804</v>
       </c>
       <c r="H466" s="2">
-        <v>339584</v>
+        <v>68136</v>
       </c>
       <c r="I466" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="1">
         <v>466</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>933</v>
+        <v>32</v>
       </c>
       <c r="D467" s="1" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E467" s="2">
-        <v>698896</v>
+        <v>66712</v>
       </c>
       <c r="F467" s="2">
-        <v>692240</v>
+        <v>66076</v>
       </c>
       <c r="G467" s="2">
-        <v>685583</v>
+        <v>65441</v>
       </c>
       <c r="H467" s="2">
-        <v>678927</v>
+        <v>64806</v>
       </c>
       <c r="I467" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" s="1">
         <v>467</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>933</v>
+        <v>32</v>
       </c>
       <c r="D468" s="1" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="E468" s="2">
-        <v>1397792</v>
+        <v>60165</v>
       </c>
       <c r="F468" s="2">
-        <v>1384479</v>
+        <v>59592</v>
       </c>
       <c r="G468" s="2">
-        <v>1371167</v>
+        <v>59019</v>
       </c>
       <c r="H468" s="2">
-        <v>1357855</v>
+        <v>58446</v>
       </c>
       <c r="I468" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" s="1">
         <v>468</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>933</v>
+        <v>32</v>
       </c>
       <c r="D469" s="1" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="E469" s="2">
-        <v>2795541</v>
+        <v>56611</v>
       </c>
       <c r="F469" s="2">
-        <v>2768917</v>
+        <v>56072</v>
       </c>
       <c r="G469" s="2">
-        <v>2742293</v>
+        <v>55532</v>
       </c>
       <c r="H469" s="2">
-        <v>2715668</v>
+        <v>54993</v>
       </c>
       <c r="I469" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" s="1">
         <v>469</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>933</v>
+        <v>32</v>
       </c>
       <c r="D470" s="1" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E470" s="2">
-        <v>4193331</v>
+        <v>48300</v>
       </c>
       <c r="F470" s="2">
-        <v>4153395</v>
+        <v>47840</v>
       </c>
       <c r="G470" s="2">
-        <v>4113458</v>
+        <v>47380</v>
       </c>
       <c r="H470" s="2">
-        <v>4073522</v>
+        <v>46920</v>
       </c>
       <c r="I470" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" s="1">
         <v>470</v>
       </c>
       <c r="B471" s="1" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>960</v>
+        <v>32</v>
       </c>
       <c r="D471" s="1" t="s">
-        <v>961</v>
+        <v>964</v>
       </c>
       <c r="E471" s="2">
-        <v>8873</v>
+        <v>46431</v>
       </c>
       <c r="F471" s="2">
-        <v>8788</v>
+        <v>45989</v>
       </c>
       <c r="G471" s="2">
-        <v>8704</v>
+        <v>45547</v>
       </c>
       <c r="H471" s="2">
-        <v>8619</v>
+        <v>45104</v>
       </c>
       <c r="I471" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" s="1">
         <v>471</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>962</v>
+        <v>965</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>960</v>
+        <v>32</v>
       </c>
       <c r="D472" s="1" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="E472" s="2">
-        <v>19215</v>
+        <v>40688</v>
       </c>
       <c r="F472" s="2">
-        <v>19032</v>
+        <v>40300</v>
       </c>
       <c r="G472" s="2">
-        <v>18849</v>
+        <v>39913</v>
       </c>
       <c r="H472" s="2">
-        <v>18666</v>
+        <v>39525</v>
       </c>
       <c r="I472" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" s="1">
         <v>472</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>964</v>
+        <v>967</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>960</v>
+        <v>32</v>
       </c>
       <c r="D473" s="1" t="s">
-        <v>965</v>
+        <v>968</v>
       </c>
       <c r="E473" s="2">
-        <v>29164</v>
+        <v>36755</v>
       </c>
       <c r="F473" s="2">
-        <v>28886</v>
+        <v>36405</v>
       </c>
       <c r="G473" s="2">
-        <v>28608</v>
+        <v>36055</v>
       </c>
       <c r="H473" s="2">
-        <v>28331</v>
+        <v>35705</v>
       </c>
       <c r="I473" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="474" spans="1:9">
       <c r="A474" s="1">
         <v>473</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>960</v>
+        <v>32</v>
       </c>
       <c r="D474" s="1" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="E474" s="2">
-        <v>40583</v>
+        <v>29820</v>
       </c>
       <c r="F474" s="2">
-        <v>40196</v>
+        <v>29536</v>
       </c>
       <c r="G474" s="2">
-        <v>39810</v>
+        <v>29252</v>
       </c>
       <c r="H474" s="2">
-        <v>39423</v>
+        <v>28968</v>
       </c>
       <c r="I474" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="A475" s="1">
         <v>474</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>960</v>
+        <v>32</v>
       </c>
       <c r="D475" s="1" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E475" s="2">
-        <v>49035</v>
+        <v>24203</v>
       </c>
       <c r="F475" s="2">
-        <v>48568</v>
+        <v>23972</v>
       </c>
       <c r="G475" s="2">
-        <v>48101</v>
+        <v>23742</v>
       </c>
       <c r="H475" s="2">
-        <v>47634</v>
+        <v>23511</v>
       </c>
       <c r="I475" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="476" spans="1:9">
       <c r="A476" s="1">
         <v>475</v>
       </c>
       <c r="B476" s="1" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>960</v>
+        <v>32</v>
       </c>
       <c r="D476" s="1" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="E476" s="2">
-        <v>61268</v>
+        <v>20003</v>
       </c>
       <c r="F476" s="2">
-        <v>60684</v>
+        <v>19812</v>
       </c>
       <c r="G476" s="2">
-        <v>60101</v>
+        <v>19622</v>
       </c>
       <c r="H476" s="2">
-        <v>59517</v>
+        <v>19431</v>
       </c>
       <c r="I476" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="477" spans="1:9">
       <c r="A477" s="1">
         <v>476</v>
       </c>
       <c r="B477" s="1" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>960</v>
+        <v>32</v>
       </c>
       <c r="D477" s="1" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="E477" s="2">
-        <v>56700</v>
+        <v>14648</v>
       </c>
       <c r="F477" s="2">
-        <v>56160</v>
+        <v>14508</v>
       </c>
       <c r="G477" s="2">
-        <v>55620</v>
+        <v>14369</v>
       </c>
       <c r="H477" s="2">
-        <v>55080</v>
+        <v>14229</v>
       </c>
       <c r="I477" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="478" spans="1:9">
       <c r="A478" s="1">
         <v>477</v>
       </c>
       <c r="B478" s="1" t="s">
-        <v>974</v>
+        <v>977</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>960</v>
+        <v>32</v>
       </c>
       <c r="D478" s="1" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
       <c r="E478" s="2">
-        <v>46358</v>
+        <v>12180</v>
       </c>
       <c r="F478" s="2">
-        <v>45916</v>
+        <v>12064</v>
       </c>
       <c r="G478" s="2">
-        <v>45475</v>
+        <v>11948</v>
       </c>
       <c r="H478" s="2">
-        <v>45033</v>
+        <v>11832</v>
       </c>
       <c r="I478" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="479" spans="1:9">
       <c r="A479" s="1">
         <v>478</v>
       </c>
       <c r="B479" s="1" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>960</v>
+        <v>32</v>
       </c>
       <c r="D479" s="1" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="E479" s="2">
-        <v>34414</v>
+        <v>10238</v>
       </c>
       <c r="F479" s="2">
-        <v>34086</v>
+        <v>10140</v>
       </c>
       <c r="G479" s="2">
-        <v>33758</v>
+        <v>10043</v>
       </c>
       <c r="H479" s="2">
-        <v>33431</v>
+        <v>9945</v>
       </c>
       <c r="I479" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="480" spans="1:9">
       <c r="A480" s="1">
         <v>479</v>
       </c>
       <c r="B480" s="1" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>960</v>
+        <v>982</v>
       </c>
       <c r="D480" s="1" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E480" s="2">
-        <v>24360</v>
+        <v>4620</v>
       </c>
       <c r="F480" s="2">
-        <v>24128</v>
+        <v>4576</v>
       </c>
       <c r="G480" s="2">
-        <v>23896</v>
+        <v>4532</v>
       </c>
       <c r="H480" s="2">
-        <v>23664</v>
+        <v>4488</v>
       </c>
       <c r="I480" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="481" spans="1:9">
       <c r="A481" s="1">
         <v>480</v>
       </c>
       <c r="B481" s="1" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>960</v>
+        <v>982</v>
       </c>
       <c r="D481" s="1" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="E481" s="2">
-        <v>67043</v>
+        <v>9870</v>
       </c>
       <c r="F481" s="2">
-        <v>66404</v>
+        <v>9776</v>
       </c>
       <c r="G481" s="2">
-        <v>65766</v>
+        <v>9682</v>
       </c>
       <c r="H481" s="2">
-        <v>65127</v>
+        <v>9588</v>
       </c>
       <c r="I481" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="482" spans="1:9">
       <c r="A482" s="1">
         <v>481</v>
       </c>
       <c r="B482" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="C482" s="1" t="s">
         <v>982</v>
       </c>
-      <c r="C482" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D482" s="1" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="E482" s="2">
-        <v>71531</v>
+        <v>14690</v>
       </c>
       <c r="F482" s="2">
-        <v>70850</v>
+        <v>14550</v>
       </c>
       <c r="G482" s="2">
-        <v>70169</v>
+        <v>14410</v>
       </c>
       <c r="H482" s="2">
-        <v>69488</v>
+        <v>14270</v>
       </c>
       <c r="I482" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="A483" s="1">
         <v>482</v>
       </c>
       <c r="B483" s="1" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>960</v>
+        <v>982</v>
       </c>
       <c r="D483" s="1" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="E483" s="2">
-        <v>76125</v>
+        <v>21063</v>
       </c>
       <c r="F483" s="2">
-        <v>75400</v>
+        <v>20862</v>
       </c>
       <c r="G483" s="2">
-        <v>74675</v>
+        <v>20662</v>
       </c>
       <c r="H483" s="2">
-        <v>73950</v>
+        <v>20461</v>
       </c>
       <c r="I483" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="484" spans="1:9">
       <c r="A484" s="1">
         <v>483</v>
       </c>
       <c r="B484" s="1" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>960</v>
+        <v>982</v>
       </c>
       <c r="D484" s="1" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
       <c r="E484" s="2">
-        <v>82215</v>
+        <v>24308</v>
       </c>
       <c r="F484" s="2">
-        <v>81432</v>
+        <v>24076</v>
       </c>
       <c r="G484" s="2">
-        <v>80649</v>
+        <v>23845</v>
       </c>
       <c r="H484" s="2">
-        <v>79866</v>
+        <v>23613</v>
       </c>
       <c r="I484" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="485" spans="1:9">
       <c r="A485" s="1">
         <v>484</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>960</v>
+        <v>982</v>
       </c>
       <c r="D485" s="1" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="E485" s="2">
-        <v>87675</v>
+        <v>30345</v>
       </c>
       <c r="F485" s="2">
-        <v>86840</v>
+        <v>30056</v>
       </c>
       <c r="G485" s="2">
-        <v>86005</v>
+        <v>29767</v>
       </c>
       <c r="H485" s="2">
-        <v>85170</v>
+        <v>29478</v>
       </c>
       <c r="I485" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="A486" s="1">
         <v>485</v>
       </c>
       <c r="B486" s="1" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>960</v>
+        <v>982</v>
       </c>
       <c r="D486" s="1" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="E486" s="2">
-        <v>92636</v>
+        <v>41186</v>
       </c>
       <c r="F486" s="2">
-        <v>91754</v>
+        <v>40794</v>
       </c>
       <c r="G486" s="2">
-        <v>90872</v>
+        <v>40402</v>
       </c>
       <c r="H486" s="2">
-        <v>89990</v>
+        <v>40010</v>
       </c>
       <c r="I486" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="A487" s="1">
         <v>486</v>
       </c>
       <c r="B487" s="1" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>960</v>
+        <v>982</v>
       </c>
       <c r="D487" s="1" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="E487" s="2">
-        <v>99120</v>
+        <v>49980</v>
       </c>
       <c r="F487" s="2">
-        <v>98176</v>
+        <v>49504</v>
       </c>
       <c r="G487" s="2">
-        <v>97232</v>
+        <v>49028</v>
       </c>
       <c r="H487" s="2">
-        <v>96288</v>
+        <v>48552</v>
       </c>
       <c r="I487" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488" s="1">
         <v>487</v>
       </c>
       <c r="B488" s="1" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>960</v>
+        <v>982</v>
       </c>
       <c r="D488" s="1" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="E488" s="2">
-        <v>97650</v>
+        <v>62423</v>
       </c>
       <c r="F488" s="2">
-        <v>96720</v>
+        <v>61828</v>
       </c>
       <c r="G488" s="2">
-        <v>95790</v>
+        <v>61234</v>
       </c>
       <c r="H488" s="2">
-        <v>94860</v>
+        <v>60639</v>
       </c>
       <c r="I488" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="A489" s="1">
         <v>488</v>
       </c>
       <c r="B489" s="1" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>960</v>
+        <v>982</v>
       </c>
       <c r="D489" s="1" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="E489" s="2">
-        <v>1037426</v>
+        <v>72896</v>
       </c>
       <c r="F489" s="2">
-        <v>1027546</v>
+        <v>72202</v>
       </c>
       <c r="G489" s="2">
-        <v>1017666</v>
+        <v>71508</v>
       </c>
       <c r="H489" s="2">
-        <v>1007786</v>
+        <v>70814</v>
       </c>
       <c r="I489" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490" s="1">
         <v>489</v>
       </c>
       <c r="B490" s="1" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>960</v>
+        <v>982</v>
       </c>
       <c r="D490" s="1" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="E490" s="2">
-        <v>518726</v>
+        <v>82950</v>
       </c>
       <c r="F490" s="2">
-        <v>513786</v>
+        <v>82160</v>
       </c>
       <c r="G490" s="2">
-        <v>508846</v>
+        <v>81370</v>
       </c>
       <c r="H490" s="2">
-        <v>503906</v>
+        <v>80580</v>
       </c>
       <c r="I490" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="491" spans="1:9">
       <c r="A491" s="1">
         <v>490</v>
       </c>
       <c r="B491" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>960</v>
+        <v>982</v>
       </c>
       <c r="D491" s="1" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="E491" s="2">
-        <v>466856</v>
+        <v>93555</v>
       </c>
       <c r="F491" s="2">
-        <v>462410</v>
+        <v>92664</v>
       </c>
       <c r="G491" s="2">
-        <v>457964</v>
+        <v>91773</v>
       </c>
       <c r="H491" s="2">
-        <v>453518</v>
+        <v>90882</v>
       </c>
       <c r="I491" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="492" spans="1:9">
       <c r="A492" s="1">
         <v>491</v>
       </c>
       <c r="B492" s="1" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>960</v>
+        <v>982</v>
       </c>
       <c r="D492" s="1" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="E492" s="2">
-        <v>415826</v>
+        <v>101535</v>
       </c>
       <c r="F492" s="2">
-        <v>411866</v>
+        <v>100568</v>
       </c>
       <c r="G492" s="2">
-        <v>407906</v>
+        <v>99601</v>
       </c>
       <c r="H492" s="2">
-        <v>403946</v>
+        <v>98634</v>
       </c>
       <c r="I492" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="493" spans="1:9">
       <c r="A493" s="1">
         <v>492</v>
       </c>
       <c r="B493" s="1" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>960</v>
+        <v>982</v>
       </c>
       <c r="D493" s="1" t="s">
-        <v>1005</v>
+        <v>1009</v>
       </c>
       <c r="E493" s="2">
-        <v>363116</v>
+        <v>156613</v>
       </c>
       <c r="F493" s="2">
-        <v>359658</v>
+        <v>155121</v>
       </c>
       <c r="G493" s="2">
-        <v>356200</v>
+        <v>153630</v>
       </c>
       <c r="H493" s="2">
-        <v>352742</v>
+        <v>152138</v>
       </c>
       <c r="I493" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="494" spans="1:9">
       <c r="A494" s="1">
         <v>493</v>
       </c>
       <c r="B494" s="1" t="s">
-        <v>1006</v>
+        <v>1010</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>960</v>
+        <v>982</v>
       </c>
       <c r="D494" s="1" t="s">
-        <v>1007</v>
+        <v>1011</v>
       </c>
       <c r="E494" s="2">
-        <v>304180</v>
+        <v>209118</v>
       </c>
       <c r="F494" s="2">
-        <v>301283</v>
+        <v>207126</v>
       </c>
       <c r="G494" s="2">
-        <v>298386</v>
+        <v>205135</v>
       </c>
       <c r="H494" s="2">
-        <v>295489</v>
+        <v>203143</v>
       </c>
       <c r="I494" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="495" spans="1:9">
       <c r="A495" s="1">
         <v>494</v>
       </c>
       <c r="B495" s="1" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>960</v>
+        <v>982</v>
       </c>
       <c r="D495" s="1" t="s">
-        <v>1009</v>
+        <v>1013</v>
       </c>
       <c r="E495" s="2">
-        <v>259298</v>
+        <v>312958</v>
       </c>
       <c r="F495" s="2">
-        <v>256828</v>
+        <v>309977</v>
       </c>
       <c r="G495" s="2">
-        <v>254359</v>
+        <v>306997</v>
       </c>
       <c r="H495" s="2">
-        <v>251889</v>
+        <v>304016</v>
       </c>
       <c r="I495" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="496" spans="1:9">
       <c r="A496" s="1">
         <v>495</v>
       </c>
       <c r="B496" s="1" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>960</v>
+        <v>982</v>
       </c>
       <c r="D496" s="1" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E496" s="2">
-        <v>202886</v>
+        <v>523924</v>
       </c>
       <c r="F496" s="2">
-        <v>200954</v>
+        <v>518934</v>
       </c>
       <c r="G496" s="2">
-        <v>199022</v>
+        <v>513944</v>
       </c>
       <c r="H496" s="2">
-        <v>197090</v>
+        <v>508955</v>
       </c>
       <c r="I496" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="497" spans="1:9">
       <c r="A497" s="1">
         <v>496</v>
       </c>
       <c r="B497" s="1" t="s">
-        <v>1012</v>
+        <v>1016</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>960</v>
+        <v>982</v>
       </c>
       <c r="D497" s="1" t="s">
-        <v>1013</v>
+        <v>1017</v>
       </c>
       <c r="E497" s="2">
-        <v>152066</v>
+        <v>1043396</v>
       </c>
       <c r="F497" s="2">
-        <v>150618</v>
+        <v>1033458</v>
       </c>
       <c r="G497" s="2">
-        <v>149170</v>
+        <v>1023521</v>
       </c>
       <c r="H497" s="2">
-        <v>147722</v>
+        <v>1013584</v>
       </c>
       <c r="I497" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="498" spans="1:9">
       <c r="A498" s="1">
         <v>497</v>
       </c>
       <c r="B498" s="1" t="s">
-        <v>1014</v>
+        <v>1018</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>32</v>
+        <v>1019</v>
       </c>
       <c r="D498" s="1" t="s">
-        <v>1015</v>
+        <v>1020</v>
       </c>
       <c r="E498" s="2">
-        <v>1034670</v>
+        <v>1024879</v>
       </c>
       <c r="F498" s="2">
-        <v>1024816</v>
+        <v>1015118</v>
       </c>
       <c r="G498" s="2">
-        <v>1014962</v>
+        <v>1005357</v>
       </c>
       <c r="H498" s="2">
-        <v>1005108</v>
+        <v>995597</v>
       </c>
       <c r="I498" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="499" spans="1:9">
       <c r="A499" s="1">
         <v>498</v>
       </c>
       <c r="B499" s="1" t="s">
-        <v>1016</v>
+        <v>1021</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>32</v>
+        <v>1019</v>
       </c>
       <c r="D499" s="1" t="s">
-        <v>1017</v>
+        <v>1022</v>
       </c>
       <c r="E499" s="2">
-        <v>498750</v>
+        <v>930116</v>
       </c>
       <c r="F499" s="2">
-        <v>494000</v>
+        <v>921258</v>
       </c>
       <c r="G499" s="2">
-        <v>489250</v>
+        <v>912400</v>
       </c>
       <c r="H499" s="2">
-        <v>484500</v>
+        <v>903542</v>
       </c>
       <c r="I499" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="500" spans="1:9">
       <c r="A500" s="1">
         <v>499</v>
       </c>
       <c r="B500" s="1" t="s">
-        <v>1018</v>
+        <v>1023</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>32</v>
+        <v>1019</v>
       </c>
       <c r="D500" s="1" t="s">
-        <v>1019</v>
+        <v>1024</v>
       </c>
       <c r="E500" s="2">
-        <v>405833</v>
+        <v>825116</v>
       </c>
       <c r="F500" s="2">
-        <v>401968</v>
+        <v>817258</v>
       </c>
       <c r="G500" s="2">
-        <v>398103</v>
+        <v>809400</v>
       </c>
       <c r="H500" s="2">
-        <v>394238</v>
+        <v>801542</v>
       </c>
       <c r="I500" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="501" spans="1:9">
       <c r="A501" s="1">
         <v>500</v>
       </c>
       <c r="B501" s="1" t="s">
-        <v>1020</v>
+        <v>1025</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>32</v>
+        <v>1019</v>
       </c>
       <c r="D501" s="1" t="s">
-        <v>1021</v>
+        <v>1026</v>
       </c>
       <c r="E501" s="2">
-        <v>302411</v>
+        <v>722216</v>
       </c>
       <c r="F501" s="2">
-        <v>299530</v>
+        <v>715338</v>
       </c>
       <c r="G501" s="2">
-        <v>296650</v>
+        <v>708460</v>
       </c>
       <c r="H501" s="2">
-        <v>293770</v>
+        <v>701582</v>
       </c>
       <c r="I501" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="502" spans="1:9">
       <c r="A502" s="1">
         <v>501</v>
       </c>
       <c r="B502" s="1" t="s">
-        <v>1022</v>
+        <v>1027</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>32</v>
+        <v>1019</v>
       </c>
       <c r="D502" s="1" t="s">
-        <v>1023</v>
+        <v>1028</v>
       </c>
       <c r="E502" s="2">
-        <v>258570</v>
+        <v>618476</v>
       </c>
       <c r="F502" s="2">
-        <v>256107</v>
+        <v>612586</v>
       </c>
       <c r="G502" s="2">
-        <v>253645</v>
+        <v>606696</v>
       </c>
       <c r="H502" s="2">
-        <v>251182</v>
+        <v>600806</v>
       </c>
       <c r="I502" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="503" spans="1:9">
       <c r="A503" s="1">
         <v>502</v>
       </c>
       <c r="B503" s="1" t="s">
-        <v>1024</v>
+        <v>1029</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>32</v>
+        <v>1019</v>
       </c>
       <c r="D503" s="1" t="s">
-        <v>1025</v>
+        <v>1030</v>
       </c>
       <c r="E503" s="2">
-        <v>200097</v>
+        <v>511849</v>
       </c>
       <c r="F503" s="2">
-        <v>198192</v>
+        <v>506974</v>
       </c>
       <c r="G503" s="2">
-        <v>196286</v>
+        <v>502099</v>
       </c>
       <c r="H503" s="2">
-        <v>194380</v>
+        <v>497225</v>
       </c>
       <c r="I503" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="504" spans="1:9">
       <c r="A504" s="1">
         <v>503</v>
       </c>
       <c r="B504" s="1" t="s">
-        <v>1026</v>
+        <v>1031</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>32</v>
+        <v>1019</v>
       </c>
       <c r="D504" s="1" t="s">
-        <v>1027</v>
+        <v>1032</v>
       </c>
       <c r="E504" s="2">
-        <v>148899</v>
+        <v>407959</v>
       </c>
       <c r="F504" s="2">
-        <v>147481</v>
+        <v>404073</v>
       </c>
       <c r="G504" s="2">
-        <v>146063</v>
+        <v>400188</v>
       </c>
       <c r="H504" s="2">
-        <v>144645</v>
+        <v>396303</v>
       </c>
       <c r="I504" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="505" spans="1:9">
       <c r="A505" s="1">
         <v>504</v>
       </c>
       <c r="B505" s="1" t="s">
-        <v>1028</v>
+        <v>1033</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>32</v>
+        <v>1019</v>
       </c>
       <c r="D505" s="1" t="s">
-        <v>1029</v>
+        <v>1034</v>
       </c>
       <c r="E505" s="2">
-        <v>97125</v>
+        <v>305440</v>
       </c>
       <c r="F505" s="2">
-        <v>96200</v>
+        <v>302531</v>
       </c>
       <c r="G505" s="2">
-        <v>95275</v>
+        <v>299622</v>
       </c>
       <c r="H505" s="2">
-        <v>94350</v>
+        <v>296713</v>
       </c>
       <c r="I505" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="506" spans="1:9">
       <c r="A506" s="1">
         <v>505</v>
       </c>
       <c r="B506" s="1" t="s">
-        <v>1030</v>
+        <v>1035</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>32</v>
+        <v>1019</v>
       </c>
       <c r="D506" s="1" t="s">
-        <v>1031</v>
+        <v>1036</v>
       </c>
       <c r="E506" s="2">
-        <v>90767</v>
+        <v>261529</v>
       </c>
       <c r="F506" s="2">
-        <v>89903</v>
+        <v>259038</v>
       </c>
       <c r="G506" s="2">
-        <v>89038</v>
+        <v>256547</v>
       </c>
       <c r="H506" s="2">
-        <v>88174</v>
+        <v>254057</v>
       </c>
       <c r="I506" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="507" spans="1:9">
       <c r="A507" s="1">
         <v>506</v>
       </c>
       <c r="B507" s="1" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>32</v>
+        <v>1019</v>
       </c>
       <c r="D507" s="1" t="s">
-        <v>1033</v>
+        <v>1038</v>
       </c>
       <c r="E507" s="2">
-        <v>80693</v>
+        <v>204724</v>
       </c>
       <c r="F507" s="2">
-        <v>79924</v>
+        <v>202774</v>
       </c>
       <c r="G507" s="2">
-        <v>79156</v>
+        <v>200824</v>
       </c>
       <c r="H507" s="2">
-        <v>78387</v>
+        <v>198875</v>
       </c>
       <c r="I507" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="508" spans="1:9">
       <c r="A508" s="1">
         <v>507</v>
       </c>
       <c r="B508" s="1" t="s">
-        <v>1034</v>
+        <v>1039</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>32</v>
+        <v>1019</v>
       </c>
       <c r="D508" s="1" t="s">
-        <v>1035</v>
+        <v>1040</v>
       </c>
       <c r="E508" s="2">
-        <v>87082</v>
+        <v>153555</v>
       </c>
       <c r="F508" s="2">
-        <v>86252</v>
+        <v>152093</v>
       </c>
       <c r="G508" s="2">
-        <v>85423</v>
+        <v>150630</v>
       </c>
       <c r="H508" s="2">
-        <v>84594</v>
+        <v>149168</v>
       </c>
       <c r="I508" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="509" spans="1:9">
       <c r="A509" s="1">
         <v>508</v>
       </c>
       <c r="B509" s="1" t="s">
-        <v>1036</v>
+        <v>1041</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>32</v>
+        <v>1019</v>
       </c>
       <c r="D509" s="1" t="s">
-        <v>1037</v>
+        <v>1042</v>
       </c>
       <c r="E509" s="2">
-        <v>70140</v>
+        <v>98385</v>
       </c>
       <c r="F509" s="2">
-        <v>69472</v>
+        <v>97448</v>
       </c>
       <c r="G509" s="2">
-        <v>68804</v>
+        <v>96511</v>
       </c>
       <c r="H509" s="2">
-        <v>68136</v>
+        <v>95574</v>
       </c>
       <c r="I509" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="510" spans="1:9">
       <c r="A510" s="1">
         <v>509</v>
       </c>
       <c r="B510" s="1" t="s">
-        <v>1038</v>
+        <v>1043</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>32</v>
+        <v>1019</v>
       </c>
       <c r="D510" s="1" t="s">
-        <v>1039</v>
+        <v>1044</v>
       </c>
       <c r="E510" s="2">
-        <v>66712</v>
+        <v>128263</v>
       </c>
       <c r="F510" s="2">
-        <v>66076</v>
+        <v>127041</v>
       </c>
       <c r="G510" s="2">
-        <v>65441</v>
+        <v>125820</v>
       </c>
       <c r="H510" s="2">
-        <v>64806</v>
+        <v>124598</v>
       </c>
       <c r="I510" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="511" spans="1:9">
       <c r="A511" s="1">
         <v>510</v>
       </c>
       <c r="B511" s="1" t="s">
-        <v>1040</v>
+        <v>1045</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>32</v>
+        <v>1019</v>
       </c>
       <c r="D511" s="1" t="s">
-        <v>1041</v>
+        <v>1046</v>
       </c>
       <c r="E511" s="2">
-        <v>60165</v>
+        <v>89066</v>
       </c>
       <c r="F511" s="2">
-        <v>59592</v>
+        <v>88218</v>
       </c>
       <c r="G511" s="2">
-        <v>59019</v>
+        <v>87370</v>
       </c>
       <c r="H511" s="2">
-        <v>58446</v>
+        <v>86522</v>
       </c>
       <c r="I511" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="A512" s="1">
         <v>511</v>
       </c>
       <c r="B512" s="1" t="s">
-        <v>1042</v>
+        <v>1047</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>32</v>
+        <v>1019</v>
       </c>
       <c r="D512" s="1" t="s">
-        <v>1043</v>
+        <v>1048</v>
       </c>
       <c r="E512" s="2">
-        <v>56641</v>
+        <v>95183</v>
       </c>
       <c r="F512" s="2">
-        <v>56102</v>
+        <v>94276</v>
       </c>
       <c r="G512" s="2">
-        <v>55562</v>
+        <v>93370</v>
       </c>
       <c r="H512" s="2">
-        <v>55023</v>
+        <v>92463</v>
       </c>
       <c r="I512" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="513" spans="1:9">
       <c r="A513" s="1">
         <v>512</v>
       </c>
       <c r="B513" s="1" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>32</v>
+        <v>1019</v>
       </c>
       <c r="D513" s="1" t="s">
-        <v>1045</v>
+        <v>1050</v>
       </c>
       <c r="E513" s="2">
-        <v>48825</v>
+        <v>84945</v>
       </c>
       <c r="F513" s="2">
-        <v>48360</v>
+        <v>84136</v>
       </c>
       <c r="G513" s="2">
-        <v>47895</v>
+        <v>83327</v>
       </c>
       <c r="H513" s="2">
-        <v>47430</v>
+        <v>82518</v>
       </c>
       <c r="I513" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="514" spans="1:9">
       <c r="A514" s="1">
         <v>513</v>
       </c>
       <c r="B514" s="1" t="s">
-        <v>1046</v>
+        <v>1051</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>32</v>
+        <v>1019</v>
       </c>
       <c r="D514" s="1" t="s">
-        <v>1047</v>
+        <v>1052</v>
       </c>
       <c r="E514" s="2">
-        <v>46440</v>
+        <v>78698</v>
       </c>
       <c r="F514" s="2">
-        <v>45998</v>
+        <v>77948</v>
       </c>
       <c r="G514" s="2">
-        <v>45556</v>
+        <v>77199</v>
       </c>
       <c r="H514" s="2">
-        <v>45114</v>
+        <v>76449</v>
       </c>
       <c r="I514" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="515" spans="1:9">
       <c r="A515" s="1">
         <v>514</v>
       </c>
       <c r="B515" s="1" t="s">
-        <v>1048</v>
+        <v>1053</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>32</v>
+        <v>1019</v>
       </c>
       <c r="D515" s="1" t="s">
-        <v>1049</v>
+        <v>1054</v>
       </c>
       <c r="E515" s="2">
-        <v>40688</v>
+        <v>75338</v>
       </c>
       <c r="F515" s="2">
-        <v>40300</v>
+        <v>74620</v>
       </c>
       <c r="G515" s="2">
-        <v>39913</v>
+        <v>73903</v>
       </c>
       <c r="H515" s="2">
-        <v>39525</v>
+        <v>73185</v>
       </c>
       <c r="I515" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="516" spans="1:9">
       <c r="A516" s="1">
         <v>515</v>
       </c>
       <c r="B516" s="1" t="s">
-        <v>1050</v>
+        <v>1055</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>32</v>
+        <v>1019</v>
       </c>
       <c r="D516" s="1" t="s">
-        <v>1051</v>
+        <v>1056</v>
       </c>
       <c r="E516" s="2">
-        <v>36666</v>
+        <v>70350</v>
       </c>
       <c r="F516" s="2">
-        <v>36317</v>
+        <v>69680</v>
       </c>
       <c r="G516" s="2">
-        <v>35968</v>
+        <v>69010</v>
       </c>
       <c r="H516" s="2">
-        <v>35618</v>
+        <v>68340</v>
       </c>
       <c r="I516" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="517" spans="1:9">
       <c r="A517" s="1">
         <v>516</v>
       </c>
       <c r="B517" s="1" t="s">
-        <v>1052</v>
+        <v>1057</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>32</v>
+        <v>1019</v>
       </c>
       <c r="D517" s="1" t="s">
-        <v>1053</v>
+        <v>1058</v>
       </c>
       <c r="E517" s="2">
-        <v>29820</v>
+        <v>62475</v>
       </c>
       <c r="F517" s="2">
-        <v>29536</v>
+        <v>61880</v>
       </c>
       <c r="G517" s="2">
-        <v>29252</v>
+        <v>61285</v>
       </c>
       <c r="H517" s="2">
-        <v>28968</v>
+        <v>60690</v>
       </c>
       <c r="I517" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="A518" s="1">
         <v>517</v>
       </c>
       <c r="B518" s="1" t="s">
-        <v>1054</v>
+        <v>1059</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>32</v>
+        <v>1019</v>
       </c>
       <c r="D518" s="1" t="s">
-        <v>1055</v>
+        <v>1060</v>
       </c>
       <c r="E518" s="2">
-        <v>24203</v>
+        <v>59378</v>
       </c>
       <c r="F518" s="2">
-        <v>23972</v>
+        <v>58812</v>
       </c>
       <c r="G518" s="2">
-        <v>23742</v>
+        <v>58247</v>
       </c>
       <c r="H518" s="2">
-        <v>23511</v>
+        <v>57681</v>
       </c>
       <c r="I518" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="519" spans="1:9">
       <c r="A519" s="1">
         <v>518</v>
       </c>
       <c r="B519" s="1" t="s">
-        <v>1056</v>
+        <v>1061</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>32</v>
+        <v>1019</v>
       </c>
       <c r="D519" s="1" t="s">
-        <v>1057</v>
+        <v>1062</v>
       </c>
       <c r="E519" s="2">
-        <v>20003</v>
+        <v>54180</v>
       </c>
       <c r="F519" s="2">
-        <v>19812</v>
+        <v>53664</v>
       </c>
       <c r="G519" s="2">
-        <v>19622</v>
+        <v>53148</v>
       </c>
       <c r="H519" s="2">
-        <v>19431</v>
+        <v>52632</v>
       </c>
       <c r="I519" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="520" spans="1:9">
       <c r="A520" s="1">
         <v>519</v>
       </c>
       <c r="B520" s="1" t="s">
-        <v>1058</v>
+        <v>1063</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>32</v>
+        <v>1019</v>
       </c>
       <c r="D520" s="1" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="E520" s="2">
-        <v>14648</v>
+        <v>49088</v>
       </c>
       <c r="F520" s="2">
-        <v>14508</v>
+        <v>48620</v>
       </c>
       <c r="G520" s="2">
-        <v>14369</v>
+        <v>48153</v>
       </c>
       <c r="H520" s="2">
-        <v>14229</v>
+        <v>47685</v>
       </c>
       <c r="I520" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="521" spans="1:9">
       <c r="A521" s="1">
         <v>520</v>
       </c>
       <c r="B521" s="1" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>32</v>
+        <v>1019</v>
       </c>
       <c r="D521" s="1" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="E521" s="2">
-        <v>12033</v>
+        <v>44090</v>
       </c>
       <c r="F521" s="2">
-        <v>11918</v>
+        <v>43670</v>
       </c>
       <c r="G521" s="2">
-        <v>11804</v>
+        <v>43250</v>
       </c>
       <c r="H521" s="2">
-        <v>11689</v>
+        <v>42830</v>
       </c>
       <c r="I521" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="522" spans="1:9">
       <c r="A522" s="1">
         <v>521</v>
       </c>
       <c r="B522" s="1" t="s">
-        <v>1062</v>
+        <v>1067</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>32</v>
+        <v>1019</v>
       </c>
       <c r="D522" s="1" t="s">
-        <v>1063</v>
+        <v>1068</v>
       </c>
       <c r="E522" s="2">
-        <v>10238</v>
+        <v>39638</v>
       </c>
       <c r="F522" s="2">
-        <v>10140</v>
+        <v>39260</v>
       </c>
       <c r="G522" s="2">
-        <v>10043</v>
+        <v>38883</v>
       </c>
       <c r="H522" s="2">
-        <v>9945</v>
+        <v>38505</v>
       </c>
       <c r="I522" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="A523" s="1">
         <v>522</v>
       </c>
       <c r="B523" s="1" t="s">
-        <v>1064</v>
+        <v>1069</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>1065</v>
+        <v>1019</v>
       </c>
       <c r="D523" s="1" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="E523" s="2">
-        <v>4620</v>
+        <v>34414</v>
       </c>
       <c r="F523" s="2">
-        <v>4576</v>
+        <v>34086</v>
       </c>
       <c r="G523" s="2">
-        <v>4532</v>
+        <v>33758</v>
       </c>
       <c r="H523" s="2">
-        <v>4488</v>
+        <v>33431</v>
       </c>
       <c r="I523" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="524" spans="1:9">
       <c r="A524" s="1">
         <v>523</v>
       </c>
       <c r="B524" s="1" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>1065</v>
+        <v>1019</v>
       </c>
       <c r="D524" s="1" t="s">
-        <v>1068</v>
+        <v>1072</v>
       </c>
       <c r="E524" s="2">
-        <v>9870</v>
+        <v>29584</v>
       </c>
       <c r="F524" s="2">
-        <v>9776</v>
+        <v>29302</v>
       </c>
       <c r="G524" s="2">
-        <v>9682</v>
+        <v>29020</v>
       </c>
       <c r="H524" s="2">
-        <v>9588</v>
+        <v>28739</v>
       </c>
       <c r="I524" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="525" spans="1:9">
       <c r="A525" s="1">
         <v>524</v>
       </c>
       <c r="B525" s="1" t="s">
-        <v>1069</v>
+        <v>1073</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>1065</v>
+        <v>1019</v>
       </c>
       <c r="D525" s="1" t="s">
-        <v>1070</v>
+        <v>1074</v>
       </c>
       <c r="E525" s="2">
-        <v>14690</v>
+        <v>24045</v>
       </c>
       <c r="F525" s="2">
-        <v>14550</v>
+        <v>23816</v>
       </c>
       <c r="G525" s="2">
-        <v>14410</v>
+        <v>23587</v>
       </c>
       <c r="H525" s="2">
-        <v>14270</v>
+        <v>23358</v>
       </c>
       <c r="I525" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="526" spans="1:9">
       <c r="A526" s="1">
         <v>525</v>
       </c>
       <c r="B526" s="1" t="s">
-        <v>1071</v>
+        <v>1075</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>1065</v>
+        <v>1019</v>
       </c>
       <c r="D526" s="1" t="s">
-        <v>1072</v>
+        <v>1076</v>
       </c>
       <c r="E526" s="2">
-        <v>21452</v>
+        <v>19320</v>
       </c>
       <c r="F526" s="2">
-        <v>21247</v>
+        <v>19136</v>
       </c>
       <c r="G526" s="2">
-        <v>21043</v>
+        <v>18952</v>
       </c>
       <c r="H526" s="2">
-        <v>20839</v>
+        <v>18768</v>
       </c>
       <c r="I526" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="527" spans="1:9">
       <c r="A527" s="1">
         <v>526</v>
       </c>
       <c r="B527" s="1" t="s">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>1065</v>
+        <v>1019</v>
       </c>
       <c r="D527" s="1" t="s">
-        <v>1074</v>
+        <v>1078</v>
       </c>
       <c r="E527" s="2">
-        <v>24308</v>
+        <v>14690</v>
       </c>
       <c r="F527" s="2">
-        <v>24076</v>
+        <v>14550</v>
       </c>
       <c r="G527" s="2">
-        <v>23845</v>
+        <v>14410</v>
       </c>
       <c r="H527" s="2">
-        <v>23613</v>
+        <v>14270</v>
       </c>
       <c r="I527" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="528" spans="1:9">
       <c r="A528" s="1">
         <v>527</v>
       </c>
       <c r="B528" s="1" t="s">
-        <v>1075</v>
+        <v>1079</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>1065</v>
+        <v>1019</v>
       </c>
       <c r="D528" s="1" t="s">
-        <v>1076</v>
+        <v>1080</v>
       </c>
       <c r="E528" s="2">
-        <v>30345</v>
+        <v>9345</v>
       </c>
       <c r="F528" s="2">
-        <v>30056</v>
+        <v>9256</v>
       </c>
       <c r="G528" s="2">
-        <v>29767</v>
+        <v>9167</v>
       </c>
       <c r="H528" s="2">
-        <v>29478</v>
+        <v>9078</v>
       </c>
       <c r="I528" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="529" spans="1:9">
       <c r="A529" s="1">
         <v>528</v>
       </c>
       <c r="B529" s="1" t="s">
-        <v>1077</v>
+        <v>1081</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>1065</v>
+        <v>1019</v>
       </c>
       <c r="D529" s="1" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="E529" s="2">
-        <v>41186</v>
+        <v>4200</v>
       </c>
       <c r="F529" s="2">
-        <v>40794</v>
+        <v>4160</v>
       </c>
       <c r="G529" s="2">
-        <v>40402</v>
+        <v>4120</v>
       </c>
       <c r="H529" s="2">
-        <v>40010</v>
+        <v>4080</v>
       </c>
       <c r="I529" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="530" spans="1:9">
       <c r="A530" s="1">
         <v>529</v>
       </c>
       <c r="B530" s="1" t="s">
-        <v>1079</v>
+        <v>1083</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>1065</v>
+        <v>1084</v>
       </c>
       <c r="D530" s="1" t="s">
-        <v>1080</v>
+        <v>1085</v>
       </c>
       <c r="E530" s="2">
-        <v>49980</v>
+        <v>9450</v>
       </c>
       <c r="F530" s="2">
-        <v>49504</v>
+        <v>9360</v>
       </c>
       <c r="G530" s="2">
-        <v>49028</v>
+        <v>9270</v>
       </c>
       <c r="H530" s="2">
-        <v>48552</v>
+        <v>9180</v>
       </c>
       <c r="I530" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="531" spans="1:9">
       <c r="A531" s="1">
         <v>530</v>
       </c>
       <c r="B531" s="1" t="s">
-        <v>1081</v>
+        <v>1086</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>1065</v>
+        <v>1084</v>
       </c>
       <c r="D531" s="1" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="E531" s="2">
-        <v>62423</v>
+        <v>19005</v>
       </c>
       <c r="F531" s="2">
-        <v>61828</v>
+        <v>18824</v>
       </c>
       <c r="G531" s="2">
-        <v>61234</v>
+        <v>18643</v>
       </c>
       <c r="H531" s="2">
-        <v>60639</v>
+        <v>18462</v>
       </c>
       <c r="I531" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="532" spans="1:9">
       <c r="A532" s="1">
         <v>531</v>
       </c>
       <c r="B532" s="1" t="s">
-        <v>1083</v>
+        <v>1088</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>1065</v>
+        <v>1084</v>
       </c>
       <c r="D532" s="1" t="s">
-        <v>1084</v>
+        <v>1089</v>
       </c>
       <c r="E532" s="2">
-        <v>72896</v>
+        <v>24308</v>
       </c>
       <c r="F532" s="2">
-        <v>72202</v>
+        <v>24076</v>
       </c>
       <c r="G532" s="2">
-        <v>71508</v>
+        <v>23845</v>
       </c>
       <c r="H532" s="2">
-        <v>70814</v>
+        <v>23613</v>
       </c>
       <c r="I532" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="533" spans="1:9">
       <c r="A533" s="1">
         <v>532</v>
       </c>
       <c r="B533" s="1" t="s">
-        <v>1085</v>
+        <v>1090</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>1065</v>
+        <v>1084</v>
       </c>
       <c r="D533" s="1" t="s">
-        <v>1086</v>
+        <v>1091</v>
       </c>
       <c r="E533" s="2">
-        <v>82950</v>
+        <v>48930</v>
       </c>
       <c r="F533" s="2">
-        <v>82160</v>
+        <v>48464</v>
       </c>
       <c r="G533" s="2">
-        <v>81370</v>
+        <v>47998</v>
       </c>
       <c r="H533" s="2">
-        <v>80580</v>
+        <v>47532</v>
       </c>
       <c r="I533" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="534" spans="1:9">
       <c r="A534" s="1">
         <v>533</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>1087</v>
+        <v>1092</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>1065</v>
+        <v>1084</v>
       </c>
       <c r="D534" s="1" t="s">
-        <v>1088</v>
+        <v>1093</v>
       </c>
       <c r="E534" s="2">
-        <v>93555</v>
+        <v>58590</v>
       </c>
       <c r="F534" s="2">
-        <v>92664</v>
+        <v>58032</v>
       </c>
       <c r="G534" s="2">
-        <v>91773</v>
+        <v>57474</v>
       </c>
       <c r="H534" s="2">
-        <v>90882</v>
+        <v>56916</v>
       </c>
       <c r="I534" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="535" spans="1:9">
       <c r="A535" s="1">
         <v>534</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>1089</v>
+        <v>1094</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>1065</v>
+        <v>1084</v>
       </c>
       <c r="D535" s="1" t="s">
-        <v>1090</v>
+        <v>1095</v>
       </c>
       <c r="E535" s="2">
-        <v>101535</v>
+        <v>68381</v>
       </c>
       <c r="F535" s="2">
-        <v>100568</v>
+        <v>67730</v>
       </c>
       <c r="G535" s="2">
-        <v>99601</v>
+        <v>67079</v>
       </c>
       <c r="H535" s="2">
-        <v>98634</v>
+        <v>66428</v>
       </c>
       <c r="I535" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="536" spans="1:9">
       <c r="A536" s="1">
         <v>535</v>
       </c>
       <c r="B536" s="1" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>1065</v>
+        <v>1084</v>
       </c>
       <c r="D536" s="1" t="s">
-        <v>1092</v>
+        <v>1097</v>
       </c>
       <c r="E536" s="2">
-        <v>156613</v>
+        <v>66822</v>
       </c>
       <c r="F536" s="2">
-        <v>155121</v>
+        <v>66186</v>
       </c>
       <c r="G536" s="2">
-        <v>153630</v>
+        <v>65549</v>
       </c>
       <c r="H536" s="2">
-        <v>152138</v>
+        <v>64913</v>
       </c>
       <c r="I536" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="537" spans="1:9">
       <c r="A537" s="1">
         <v>536</v>
       </c>
       <c r="B537" s="1" t="s">
-        <v>1093</v>
+        <v>1098</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>1065</v>
+        <v>1084</v>
       </c>
       <c r="D537" s="1" t="s">
-        <v>1094</v>
+        <v>1099</v>
       </c>
       <c r="E537" s="2">
-        <v>208661</v>
+        <v>71190</v>
       </c>
       <c r="F537" s="2">
-        <v>206674</v>
+        <v>70512</v>
       </c>
       <c r="G537" s="2">
-        <v>204687</v>
+        <v>69834</v>
       </c>
       <c r="H537" s="2">
-        <v>202700</v>
+        <v>69156</v>
       </c>
       <c r="I537" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="538" spans="1:9">
       <c r="A538" s="1">
         <v>537</v>
       </c>
       <c r="B538" s="1" t="s">
-        <v>1095</v>
+        <v>1100</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>1065</v>
+        <v>1084</v>
       </c>
       <c r="D538" s="1" t="s">
-        <v>1096</v>
+        <v>1101</v>
       </c>
       <c r="E538" s="2">
-        <v>312958</v>
+        <v>77175</v>
       </c>
       <c r="F538" s="2">
-        <v>309977</v>
+        <v>76440</v>
       </c>
       <c r="G538" s="2">
-        <v>306997</v>
+        <v>75705</v>
       </c>
       <c r="H538" s="2">
-        <v>304016</v>
+        <v>74970</v>
       </c>
       <c r="I538" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="539" spans="1:9">
       <c r="A539" s="1">
         <v>538</v>
       </c>
       <c r="B539" s="1" t="s">
-        <v>1097</v>
+        <v>1102</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>1065</v>
+        <v>1084</v>
       </c>
       <c r="D539" s="1" t="s">
-        <v>1098</v>
+        <v>1103</v>
       </c>
       <c r="E539" s="2">
-        <v>519183</v>
+        <v>80141</v>
       </c>
       <c r="F539" s="2">
-        <v>514238</v>
+        <v>79378</v>
       </c>
       <c r="G539" s="2">
-        <v>509294</v>
+        <v>78615</v>
       </c>
       <c r="H539" s="2">
-        <v>504349</v>
+        <v>77852</v>
       </c>
       <c r="I539" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="540" spans="1:9">
       <c r="A540" s="1">
         <v>539</v>
       </c>
       <c r="B540" s="1" t="s">
-        <v>1099</v>
+        <v>1104</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>1065</v>
+        <v>1084</v>
       </c>
       <c r="D540" s="1" t="s">
-        <v>1100</v>
+        <v>1105</v>
       </c>
       <c r="E540" s="2">
-        <v>1043396</v>
+        <v>89040</v>
       </c>
       <c r="F540" s="2">
-        <v>1033458</v>
+        <v>88192</v>
       </c>
       <c r="G540" s="2">
-        <v>1023521</v>
+        <v>87344</v>
       </c>
       <c r="H540" s="2">
-        <v>1013584</v>
+        <v>86496</v>
       </c>
       <c r="I540" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="541" spans="1:9">
       <c r="A541" s="1">
         <v>540</v>
       </c>
       <c r="B541" s="1" t="s">
-        <v>1101</v>
+        <v>1106</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>1102</v>
+        <v>1084</v>
       </c>
       <c r="D541" s="1" t="s">
-        <v>1103</v>
+        <v>1107</v>
       </c>
       <c r="E541" s="2">
-        <v>1024879</v>
+        <v>97018</v>
       </c>
       <c r="F541" s="2">
-        <v>1015118</v>
+        <v>96094</v>
       </c>
       <c r="G541" s="2">
-        <v>1005357</v>
+        <v>95170</v>
       </c>
       <c r="H541" s="2">
-        <v>995597</v>
+        <v>94246</v>
       </c>
       <c r="I541" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="542" spans="1:9">
       <c r="A542" s="1">
         <v>541</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>1104</v>
+        <v>1108</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>1102</v>
+        <v>1084</v>
       </c>
       <c r="D542" s="1" t="s">
-        <v>1105</v>
+        <v>1109</v>
       </c>
       <c r="E542" s="2">
-        <v>930116</v>
+        <v>96600</v>
       </c>
       <c r="F542" s="2">
-        <v>921258</v>
+        <v>95680</v>
       </c>
       <c r="G542" s="2">
-        <v>912400</v>
+        <v>94760</v>
       </c>
       <c r="H542" s="2">
-        <v>903542</v>
+        <v>93840</v>
       </c>
       <c r="I542" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="543" spans="1:9">
       <c r="A543" s="1">
         <v>542</v>
       </c>
       <c r="B543" s="1" t="s">
-        <v>1106</v>
+        <v>1110</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>1102</v>
+        <v>1084</v>
       </c>
       <c r="D543" s="1" t="s">
-        <v>1107</v>
+        <v>1111</v>
       </c>
       <c r="E543" s="2">
-        <v>825116</v>
+        <v>147940</v>
       </c>
       <c r="F543" s="2">
-        <v>817258</v>
+        <v>146531</v>
       </c>
       <c r="G543" s="2">
-        <v>809400</v>
+        <v>145122</v>
       </c>
       <c r="H543" s="2">
-        <v>801542</v>
+        <v>143713</v>
       </c>
       <c r="I543" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="544" spans="1:9">
       <c r="A544" s="1">
         <v>543</v>
       </c>
       <c r="B544" s="1" t="s">
-        <v>1108</v>
+        <v>1112</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>1102</v>
+        <v>1084</v>
       </c>
       <c r="D544" s="1" t="s">
-        <v>1109</v>
+        <v>1113</v>
       </c>
       <c r="E544" s="2">
-        <v>722216</v>
+        <v>197552</v>
       </c>
       <c r="F544" s="2">
-        <v>715338</v>
+        <v>195671</v>
       </c>
       <c r="G544" s="2">
-        <v>708460</v>
+        <v>193789</v>
       </c>
       <c r="H544" s="2">
-        <v>701582</v>
+        <v>191908</v>
       </c>
       <c r="I544" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="545" spans="1:9">
       <c r="A545" s="1">
         <v>544</v>
       </c>
       <c r="B545" s="1" t="s">
-        <v>1110</v>
+        <v>1114</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>1102</v>
+        <v>1084</v>
       </c>
       <c r="D545" s="1" t="s">
-        <v>1111</v>
+        <v>1115</v>
       </c>
       <c r="E545" s="2">
-        <v>618476</v>
+        <v>250698</v>
       </c>
       <c r="F545" s="2">
-        <v>612586</v>
+        <v>248310</v>
       </c>
       <c r="G545" s="2">
-        <v>606696</v>
+        <v>245923</v>
       </c>
       <c r="H545" s="2">
-        <v>600806</v>
+        <v>243535</v>
       </c>
       <c r="I545" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="546" spans="1:9">
       <c r="A546" s="1">
         <v>545</v>
       </c>
       <c r="B546" s="1" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>1102</v>
+        <v>1084</v>
       </c>
       <c r="D546" s="1" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="E546" s="2">
-        <v>511849</v>
+        <v>291795</v>
       </c>
       <c r="F546" s="2">
-        <v>506974</v>
+        <v>289016</v>
       </c>
       <c r="G546" s="2">
-        <v>502099</v>
+        <v>286237</v>
       </c>
       <c r="H546" s="2">
-        <v>497225</v>
+        <v>283458</v>
       </c>
       <c r="I546" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="547" spans="1:9">
       <c r="A547" s="1">
         <v>546</v>
       </c>
       <c r="B547" s="1" t="s">
-        <v>1114</v>
+        <v>1118</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>1102</v>
+        <v>1084</v>
       </c>
       <c r="D547" s="1" t="s">
-        <v>1115</v>
+        <v>1119</v>
       </c>
       <c r="E547" s="2">
-        <v>407959</v>
+        <v>408713</v>
       </c>
       <c r="F547" s="2">
-        <v>404073</v>
+        <v>404820</v>
       </c>
       <c r="G547" s="2">
-        <v>400188</v>
+        <v>400928</v>
       </c>
       <c r="H547" s="2">
-        <v>396303</v>
+        <v>397035</v>
       </c>
       <c r="I547" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="548" spans="1:9">
       <c r="A548" s="1">
         <v>547</v>
       </c>
       <c r="B548" s="1" t="s">
-        <v>1116</v>
+        <v>1120</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>1102</v>
+        <v>1084</v>
       </c>
       <c r="D548" s="1" t="s">
-        <v>1117</v>
+        <v>1121</v>
       </c>
       <c r="E548" s="2">
-        <v>259586</v>
+        <v>498776</v>
       </c>
       <c r="F548" s="2">
-        <v>257114</v>
+        <v>494026</v>
       </c>
       <c r="G548" s="2">
-        <v>254642</v>
+        <v>489276</v>
       </c>
       <c r="H548" s="2">
-        <v>252170</v>
+        <v>484526</v>
       </c>
       <c r="I548" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="549" spans="1:9">
       <c r="A549" s="1">
         <v>548</v>
       </c>
       <c r="B549" s="1" t="s">
-        <v>1118</v>
+        <v>1122</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>1102</v>
+        <v>1084</v>
       </c>
       <c r="D549" s="1" t="s">
-        <v>1119</v>
+        <v>1123</v>
       </c>
       <c r="E549" s="2">
-        <v>261529</v>
+        <v>1029000</v>
       </c>
       <c r="F549" s="2">
-        <v>259038</v>
+        <v>1019200</v>
       </c>
       <c r="G549" s="2">
-        <v>256547</v>
+        <v>1009400</v>
       </c>
       <c r="H549" s="2">
-        <v>254057</v>
+        <v>999600</v>
       </c>
       <c r="I549" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="550" spans="1:9">
       <c r="A550" s="1">
         <v>549</v>
       </c>
       <c r="B550" s="1" t="s">
-        <v>1120</v>
+        <v>1124</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>1102</v>
+        <v>386</v>
       </c>
       <c r="D550" s="1" t="s">
-        <v>1121</v>
+        <v>1125</v>
       </c>
       <c r="E550" s="2">
-        <v>204724</v>
+        <v>25145</v>
       </c>
       <c r="F550" s="2">
-        <v>202774</v>
+        <v>24906</v>
       </c>
       <c r="G550" s="2">
-        <v>200824</v>
+        <v>24666</v>
       </c>
       <c r="H550" s="2">
-        <v>198875</v>
+        <v>24427</v>
       </c>
       <c r="I550" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="551" spans="1:9">
       <c r="A551" s="1">
         <v>550</v>
       </c>
       <c r="B551" s="1" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>1102</v>
+        <v>386</v>
       </c>
       <c r="D551" s="1" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="E551" s="2">
-        <v>153555</v>
+        <v>57387</v>
       </c>
       <c r="F551" s="2">
-        <v>152093</v>
+        <v>56840</v>
       </c>
       <c r="G551" s="2">
-        <v>150630</v>
+        <v>56294</v>
       </c>
       <c r="H551" s="2">
-        <v>149168</v>
+        <v>55747</v>
       </c>
       <c r="I551" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="552" spans="1:9">
       <c r="A552" s="1">
         <v>551</v>
       </c>
       <c r="B552" s="1" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>1102</v>
+        <v>386</v>
       </c>
       <c r="D552" s="1" t="s">
-        <v>1125</v>
+        <v>1129</v>
       </c>
       <c r="E552" s="2">
-        <v>98385</v>
+        <v>86654</v>
       </c>
       <c r="F552" s="2">
-        <v>97448</v>
+        <v>85829</v>
       </c>
       <c r="G552" s="2">
-        <v>96511</v>
+        <v>85004</v>
       </c>
       <c r="H552" s="2">
-        <v>95574</v>
+        <v>84179</v>
       </c>
       <c r="I552" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="553" spans="1:9">
       <c r="A553" s="1">
         <v>552</v>
       </c>
       <c r="B553" s="1" t="s">
-        <v>1126</v>
+        <v>1130</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>1102</v>
+        <v>386</v>
       </c>
       <c r="D553" s="1" t="s">
-        <v>1127</v>
+        <v>1131</v>
       </c>
       <c r="E553" s="2">
-        <v>128263</v>
+        <v>72230</v>
       </c>
       <c r="F553" s="2">
-        <v>127041</v>
+        <v>71542</v>
       </c>
       <c r="G553" s="2">
-        <v>125820</v>
+        <v>70854</v>
       </c>
       <c r="H553" s="2">
-        <v>124598</v>
+        <v>70166</v>
       </c>
       <c r="I553" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="554" spans="1:9">
       <c r="A554" s="1">
         <v>553</v>
       </c>
       <c r="B554" s="1" t="s">
-        <v>1128</v>
+        <v>1132</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>1102</v>
+        <v>386</v>
       </c>
       <c r="D554" s="1" t="s">
-        <v>1129</v>
+        <v>1133</v>
       </c>
       <c r="E554" s="2">
-        <v>89066</v>
+        <v>67186</v>
       </c>
       <c r="F554" s="2">
-        <v>88218</v>
+        <v>66546</v>
       </c>
       <c r="G554" s="2">
-        <v>87370</v>
+        <v>65907</v>
       </c>
       <c r="H554" s="2">
-        <v>86522</v>
+        <v>65267</v>
       </c>
       <c r="I554" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="555" spans="1:9">
       <c r="A555" s="1">
         <v>554</v>
       </c>
       <c r="B555" s="1" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>1102</v>
+        <v>386</v>
       </c>
       <c r="D555" s="1" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="E555" s="2">
-        <v>95183</v>
+        <v>113579</v>
       </c>
       <c r="F555" s="2">
-        <v>94276</v>
+        <v>112497</v>
       </c>
       <c r="G555" s="2">
-        <v>93370</v>
+        <v>111415</v>
       </c>
       <c r="H555" s="2">
-        <v>92463</v>
+        <v>110333</v>
       </c>
       <c r="I555" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="556" spans="1:9">
       <c r="A556" s="1">
         <v>555</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>1102</v>
+        <v>386</v>
       </c>
       <c r="D556" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="E556" s="2">
-        <v>84945</v>
+        <v>141960</v>
       </c>
       <c r="F556" s="2">
-        <v>84136</v>
+        <v>140608</v>
       </c>
       <c r="G556" s="2">
-        <v>83327</v>
+        <v>139256</v>
       </c>
       <c r="H556" s="2">
-        <v>82518</v>
+        <v>137904</v>
       </c>
       <c r="I556" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="557" spans="1:9">
       <c r="A557" s="1">
         <v>556</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>1102</v>
+        <v>386</v>
       </c>
       <c r="D557" s="1" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="E557" s="2">
-        <v>78698</v>
+        <v>80250</v>
       </c>
       <c r="F557" s="2">
-        <v>77948</v>
+        <v>79486</v>
       </c>
       <c r="G557" s="2">
-        <v>77199</v>
+        <v>78722</v>
       </c>
       <c r="H557" s="2">
-        <v>76449</v>
+        <v>77958</v>
       </c>
       <c r="I557" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="558" spans="1:9">
       <c r="A558" s="1">
         <v>557</v>
       </c>
       <c r="B558" s="1" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>1102</v>
+        <v>386</v>
       </c>
       <c r="D558" s="1" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="E558" s="2">
-        <v>75338</v>
+        <v>147872</v>
       </c>
       <c r="F558" s="2">
-        <v>74620</v>
+        <v>146463</v>
       </c>
       <c r="G558" s="2">
-        <v>73903</v>
+        <v>145055</v>
       </c>
       <c r="H558" s="2">
-        <v>73185</v>
+        <v>143647</v>
       </c>
       <c r="I558" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="559" spans="1:9">
       <c r="A559" s="1">
         <v>558</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>1138</v>
+        <v>1142</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>1102</v>
+        <v>386</v>
       </c>
       <c r="D559" s="1" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="E559" s="2">
-        <v>70350</v>
+        <v>197951</v>
       </c>
       <c r="F559" s="2">
-        <v>69680</v>
+        <v>196066</v>
       </c>
       <c r="G559" s="2">
-        <v>69010</v>
+        <v>194181</v>
       </c>
       <c r="H559" s="2">
-        <v>68340</v>
+        <v>192296</v>
       </c>
       <c r="I559" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="560" spans="1:9">
       <c r="A560" s="1">
         <v>559</v>
       </c>
       <c r="B560" s="1" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>1102</v>
+        <v>1145</v>
       </c>
       <c r="D560" s="1" t="s">
-        <v>1141</v>
+        <v>1146</v>
       </c>
       <c r="E560" s="2">
-        <v>64890</v>
+        <v>1050000</v>
       </c>
       <c r="F560" s="2">
-        <v>64272</v>
+        <v>1040000</v>
       </c>
       <c r="G560" s="2">
-        <v>63654</v>
+        <v>1030000</v>
       </c>
       <c r="H560" s="2">
-        <v>63036</v>
+        <v>1020000</v>
       </c>
       <c r="I560" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="561" spans="1:9">
       <c r="A561" s="1">
         <v>560</v>
       </c>
       <c r="B561" s="1" t="s">
-        <v>1142</v>
+        <v>1147</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>1102</v>
+        <v>1145</v>
       </c>
       <c r="D561" s="1" t="s">
-        <v>1143</v>
+        <v>1148</v>
       </c>
       <c r="E561" s="2">
-        <v>59378</v>
+        <v>997536</v>
       </c>
       <c r="F561" s="2">
-        <v>58812</v>
+        <v>988035</v>
       </c>
       <c r="G561" s="2">
-        <v>58247</v>
+        <v>978535</v>
       </c>
       <c r="H561" s="2">
-        <v>57681</v>
+        <v>969035</v>
       </c>
       <c r="I561" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="562" spans="1:9">
       <c r="A562" s="1">
         <v>561</v>
       </c>
       <c r="B562" s="1" t="s">
-        <v>1144</v>
+        <v>1149</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>1102</v>
+        <v>1145</v>
       </c>
       <c r="D562" s="1" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E562" s="2">
-        <v>54180</v>
+        <v>945000</v>
       </c>
       <c r="F562" s="2">
-        <v>53664</v>
+        <v>936000</v>
       </c>
       <c r="G562" s="2">
-        <v>53148</v>
+        <v>927000</v>
       </c>
       <c r="H562" s="2">
-        <v>52632</v>
+        <v>918000</v>
       </c>
       <c r="I562" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="563" spans="1:9">
       <c r="A563" s="1">
         <v>562</v>
       </c>
       <c r="B563" s="1" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>1102</v>
+        <v>1145</v>
       </c>
       <c r="D563" s="1" t="s">
-        <v>1147</v>
+        <v>1152</v>
       </c>
       <c r="E563" s="2">
-        <v>49088</v>
+        <v>892536</v>
       </c>
       <c r="F563" s="2">
-        <v>48620</v>
+        <v>884035</v>
       </c>
       <c r="G563" s="2">
-        <v>48153</v>
+        <v>875535</v>
       </c>
       <c r="H563" s="2">
-        <v>47685</v>
+        <v>867035</v>
       </c>
       <c r="I563" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="564" spans="1:9">
       <c r="A564" s="1">
         <v>563</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>1148</v>
+        <v>1153</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>1102</v>
+        <v>1145</v>
       </c>
       <c r="D564" s="1" t="s">
-        <v>1149</v>
+        <v>1154</v>
       </c>
       <c r="E564" s="2">
-        <v>44090</v>
+        <v>840000</v>
       </c>
       <c r="F564" s="2">
-        <v>43670</v>
+        <v>832000</v>
       </c>
       <c r="G564" s="2">
-        <v>43250</v>
+        <v>824000</v>
       </c>
       <c r="H564" s="2">
-        <v>42830</v>
+        <v>816000</v>
       </c>
       <c r="I564" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="565" spans="1:9">
       <c r="A565" s="1">
         <v>564</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>1150</v>
+        <v>1155</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>1102</v>
+        <v>1145</v>
       </c>
       <c r="D565" s="1" t="s">
-        <v>1151</v>
+        <v>1156</v>
       </c>
       <c r="E565" s="2">
-        <v>39638</v>
+        <v>787536</v>
       </c>
       <c r="F565" s="2">
-        <v>39260</v>
+        <v>780035</v>
       </c>
       <c r="G565" s="2">
-        <v>38883</v>
+        <v>772535</v>
       </c>
       <c r="H565" s="2">
-        <v>38505</v>
+        <v>765035</v>
       </c>
       <c r="I565" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="566" spans="1:9">
       <c r="A566" s="1">
         <v>565</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>1152</v>
+        <v>1157</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>1102</v>
+        <v>1145</v>
       </c>
       <c r="D566" s="1" t="s">
-        <v>1153</v>
+        <v>1158</v>
       </c>
       <c r="E566" s="2">
-        <v>34414</v>
+        <v>735000</v>
       </c>
       <c r="F566" s="2">
-        <v>34086</v>
+        <v>728000</v>
       </c>
       <c r="G566" s="2">
-        <v>33758</v>
+        <v>721000</v>
       </c>
       <c r="H566" s="2">
-        <v>33431</v>
+        <v>714000</v>
       </c>
       <c r="I566" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="567" spans="1:9">
       <c r="A567" s="1">
         <v>566</v>
       </c>
       <c r="B567" s="1" t="s">
-        <v>1154</v>
+        <v>1159</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>1102</v>
+        <v>1145</v>
       </c>
       <c r="D567" s="1" t="s">
-        <v>1155</v>
+        <v>1160</v>
       </c>
       <c r="E567" s="2">
-        <v>29584</v>
+        <v>682536</v>
       </c>
       <c r="F567" s="2">
-        <v>29302</v>
+        <v>676035</v>
       </c>
       <c r="G567" s="2">
-        <v>29020</v>
+        <v>669535</v>
       </c>
       <c r="H567" s="2">
-        <v>28739</v>
+        <v>663035</v>
       </c>
       <c r="I567" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="568" spans="1:9">
       <c r="A568" s="1">
         <v>567</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>1156</v>
+        <v>1161</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>1102</v>
+        <v>1145</v>
       </c>
       <c r="D568" s="1" t="s">
-        <v>1157</v>
+        <v>1162</v>
       </c>
       <c r="E568" s="2">
-        <v>24045</v>
+        <v>630000</v>
       </c>
       <c r="F568" s="2">
-        <v>23816</v>
+        <v>624000</v>
       </c>
       <c r="G568" s="2">
-        <v>23587</v>
+        <v>618000</v>
       </c>
       <c r="H568" s="2">
-        <v>23358</v>
+        <v>612000</v>
       </c>
       <c r="I568" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="569" spans="1:9">
       <c r="A569" s="1">
         <v>568</v>
       </c>
       <c r="B569" s="1" t="s">
-        <v>1158</v>
+        <v>1163</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>1102</v>
+        <v>1145</v>
       </c>
       <c r="D569" s="1" t="s">
-        <v>1159</v>
+        <v>1164</v>
       </c>
       <c r="E569" s="2">
-        <v>19320</v>
+        <v>577536</v>
       </c>
       <c r="F569" s="2">
-        <v>19136</v>
+        <v>572035</v>
       </c>
       <c r="G569" s="2">
-        <v>18952</v>
+        <v>566535</v>
       </c>
       <c r="H569" s="2">
-        <v>18768</v>
+        <v>561035</v>
       </c>
       <c r="I569" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="570" spans="1:9">
       <c r="A570" s="1">
         <v>569</v>
       </c>
       <c r="B570" s="1" t="s">
-        <v>1160</v>
+        <v>1165</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>1102</v>
+        <v>1145</v>
       </c>
       <c r="D570" s="1" t="s">
-        <v>1161</v>
+        <v>1166</v>
       </c>
       <c r="E570" s="2">
-        <v>14690</v>
+        <v>525000</v>
       </c>
       <c r="F570" s="2">
-        <v>14550</v>
+        <v>520000</v>
       </c>
       <c r="G570" s="2">
-        <v>14410</v>
+        <v>515000</v>
       </c>
       <c r="H570" s="2">
-        <v>14270</v>
+        <v>510000</v>
       </c>
       <c r="I570" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="571" spans="1:9">
       <c r="A571" s="1">
         <v>570</v>
       </c>
       <c r="B571" s="1" t="s">
-        <v>1162</v>
+        <v>1167</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>1102</v>
+        <v>1145</v>
       </c>
       <c r="D571" s="1" t="s">
-        <v>1163</v>
+        <v>1168</v>
       </c>
       <c r="E571" s="2">
-        <v>9345</v>
+        <v>472563</v>
       </c>
       <c r="F571" s="2">
-        <v>9256</v>
+        <v>468062</v>
       </c>
       <c r="G571" s="2">
-        <v>9167</v>
+        <v>463562</v>
       </c>
       <c r="H571" s="2">
-        <v>9078</v>
+        <v>459061</v>
       </c>
       <c r="I571" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="572" spans="1:9">
       <c r="A572" s="1">
         <v>571</v>
       </c>
       <c r="B572" s="1" t="s">
-        <v>1164</v>
+        <v>1169</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>1102</v>
+        <v>1145</v>
       </c>
       <c r="D572" s="1" t="s">
-        <v>1165</v>
+        <v>1170</v>
       </c>
       <c r="E572" s="2">
-        <v>4410</v>
+        <v>420000</v>
       </c>
       <c r="F572" s="2">
-        <v>4368</v>
+        <v>416000</v>
       </c>
       <c r="G572" s="2">
-        <v>4326</v>
+        <v>412000</v>
       </c>
       <c r="H572" s="2">
-        <v>4284</v>
+        <v>408000</v>
       </c>
       <c r="I572" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="573" spans="1:9">
       <c r="A573" s="1">
         <v>572</v>
       </c>
       <c r="B573" s="1" t="s">
-        <v>1166</v>
+        <v>1171</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>1167</v>
+        <v>1145</v>
       </c>
       <c r="D573" s="1" t="s">
-        <v>1168</v>
+        <v>1172</v>
       </c>
       <c r="E573" s="2">
-        <v>9450</v>
+        <v>367563</v>
       </c>
       <c r="F573" s="2">
-        <v>9360</v>
+        <v>364062</v>
       </c>
       <c r="G573" s="2">
-        <v>9270</v>
+        <v>360562</v>
       </c>
       <c r="H573" s="2">
-        <v>9180</v>
+        <v>357061</v>
       </c>
       <c r="I573" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="574" spans="1:9">
       <c r="A574" s="1">
         <v>573</v>
       </c>
       <c r="B574" s="1" t="s">
-        <v>1169</v>
+        <v>1173</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>1167</v>
+        <v>1145</v>
       </c>
       <c r="D574" s="1" t="s">
-        <v>1170</v>
+        <v>1174</v>
       </c>
       <c r="E574" s="2">
-        <v>19005</v>
+        <v>315000</v>
       </c>
       <c r="F574" s="2">
-        <v>18824</v>
+        <v>312000</v>
       </c>
       <c r="G574" s="2">
-        <v>18643</v>
+        <v>309000</v>
       </c>
       <c r="H574" s="2">
-        <v>18462</v>
+        <v>306000</v>
       </c>
       <c r="I574" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="575" spans="1:9">
       <c r="A575" s="1">
         <v>574</v>
       </c>
       <c r="B575" s="1" t="s">
-        <v>1171</v>
+        <v>1175</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>1167</v>
+        <v>1145</v>
       </c>
       <c r="D575" s="1" t="s">
-        <v>1172</v>
+        <v>1176</v>
       </c>
       <c r="E575" s="2">
-        <v>24308</v>
+        <v>262085</v>
       </c>
       <c r="F575" s="2">
-        <v>24076</v>
+        <v>259589</v>
       </c>
       <c r="G575" s="2">
-        <v>23845</v>
+        <v>257093</v>
       </c>
       <c r="H575" s="2">
-        <v>23613</v>
+        <v>254597</v>
       </c>
       <c r="I575" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="576" spans="1:9">
       <c r="A576" s="1">
         <v>575</v>
       </c>
       <c r="B576" s="1" t="s">
-        <v>1173</v>
+        <v>1177</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>1167</v>
+        <v>1145</v>
       </c>
       <c r="D576" s="1" t="s">
-        <v>1174</v>
+        <v>1178</v>
       </c>
       <c r="E576" s="2">
-        <v>48930</v>
+        <v>209585</v>
       </c>
       <c r="F576" s="2">
-        <v>48464</v>
+        <v>207589</v>
       </c>
       <c r="G576" s="2">
-        <v>47998</v>
+        <v>205593</v>
       </c>
       <c r="H576" s="2">
-        <v>47532</v>
+        <v>203597</v>
       </c>
       <c r="I576" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="577" spans="1:9">
       <c r="A577" s="1">
         <v>576</v>
       </c>
       <c r="B577" s="1" t="s">
-        <v>1175</v>
+        <v>1179</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>1167</v>
+        <v>1145</v>
       </c>
       <c r="D577" s="1" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="E577" s="2">
-        <v>58590</v>
+        <v>157085</v>
       </c>
       <c r="F577" s="2">
-        <v>58032</v>
+        <v>155589</v>
       </c>
       <c r="G577" s="2">
-        <v>57474</v>
+        <v>154093</v>
       </c>
       <c r="H577" s="2">
-        <v>56916</v>
+        <v>152597</v>
       </c>
       <c r="I577" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="578" spans="1:9">
       <c r="A578" s="1">
         <v>577</v>
       </c>
       <c r="B578" s="1" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>1167</v>
+        <v>1145</v>
       </c>
       <c r="D578" s="1" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="E578" s="2">
-        <v>68381</v>
+        <v>104585</v>
       </c>
       <c r="F578" s="2">
-        <v>67730</v>
+        <v>103589</v>
       </c>
       <c r="G578" s="2">
-        <v>67079</v>
+        <v>102593</v>
       </c>
       <c r="H578" s="2">
-        <v>66428</v>
+        <v>101597</v>
       </c>
       <c r="I578" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="579" spans="1:9">
       <c r="A579" s="1">
         <v>578</v>
       </c>
       <c r="B579" s="1" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>1167</v>
+        <v>1145</v>
       </c>
       <c r="D579" s="1" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="E579" s="2">
-        <v>61589</v>
+        <v>94085</v>
       </c>
       <c r="F579" s="2">
-        <v>61002</v>
+        <v>93189</v>
       </c>
       <c r="G579" s="2">
-        <v>60416</v>
+        <v>92293</v>
       </c>
       <c r="H579" s="2">
-        <v>59829</v>
+        <v>91397</v>
       </c>
       <c r="I579" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="580" spans="1:9">
       <c r="A580" s="1">
         <v>579</v>
       </c>
       <c r="B580" s="1" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>1167</v>
+        <v>1145</v>
       </c>
       <c r="D580" s="1" t="s">
-        <v>1182</v>
+        <v>1186</v>
       </c>
       <c r="E580" s="2">
-        <v>71190</v>
+        <v>83585</v>
       </c>
       <c r="F580" s="2">
-        <v>70512</v>
+        <v>82789</v>
       </c>
       <c r="G580" s="2">
-        <v>69834</v>
+        <v>81993</v>
       </c>
       <c r="H580" s="2">
-        <v>69156</v>
+        <v>81197</v>
       </c>
       <c r="I580" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="581" spans="1:9">
       <c r="A581" s="1">
         <v>580</v>
       </c>
       <c r="B581" s="1" t="s">
-        <v>1183</v>
+        <v>1187</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>1167</v>
+        <v>1145</v>
       </c>
       <c r="D581" s="1" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="E581" s="2">
-        <v>77175</v>
+        <v>73085</v>
       </c>
       <c r="F581" s="2">
-        <v>76440</v>
+        <v>72389</v>
       </c>
       <c r="G581" s="2">
-        <v>75705</v>
+        <v>71693</v>
       </c>
       <c r="H581" s="2">
-        <v>74970</v>
+        <v>70997</v>
       </c>
       <c r="I581" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="582" spans="1:9">
       <c r="A582" s="1">
         <v>581</v>
       </c>
       <c r="B582" s="1" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>1167</v>
+        <v>1145</v>
       </c>
       <c r="D582" s="1" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="E582" s="2">
-        <v>80141</v>
+        <v>63000</v>
       </c>
       <c r="F582" s="2">
-        <v>79378</v>
+        <v>62400</v>
       </c>
       <c r="G582" s="2">
-        <v>78615</v>
+        <v>61800</v>
       </c>
       <c r="H582" s="2">
-        <v>77852</v>
+        <v>61200</v>
       </c>
       <c r="I582" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="583" spans="1:9">
       <c r="A583" s="1">
         <v>582</v>
       </c>
       <c r="B583" s="1" t="s">
-        <v>1187</v>
+        <v>1191</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>1167</v>
+        <v>1145</v>
       </c>
       <c r="D583" s="1" t="s">
-        <v>1188</v>
+        <v>1192</v>
       </c>
       <c r="E583" s="2">
-        <v>89040</v>
+        <v>52500</v>
       </c>
       <c r="F583" s="2">
-        <v>88192</v>
+        <v>52000</v>
       </c>
       <c r="G583" s="2">
-        <v>87344</v>
+        <v>51500</v>
       </c>
       <c r="H583" s="2">
-        <v>86496</v>
+        <v>51000</v>
       </c>
       <c r="I583" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="584" spans="1:9">
       <c r="A584" s="1">
         <v>583</v>
       </c>
       <c r="B584" s="1" t="s">
-        <v>1189</v>
+        <v>1193</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>1167</v>
+        <v>1145</v>
       </c>
       <c r="D584" s="1" t="s">
-        <v>1190</v>
+        <v>1194</v>
       </c>
       <c r="E584" s="2">
-        <v>97018</v>
+        <v>42000</v>
       </c>
       <c r="F584" s="2">
-        <v>96094</v>
+        <v>41600</v>
       </c>
       <c r="G584" s="2">
-        <v>95170</v>
+        <v>41200</v>
       </c>
       <c r="H584" s="2">
-        <v>94246</v>
+        <v>40800</v>
       </c>
       <c r="I584" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="585" spans="1:9">
       <c r="A585" s="1">
         <v>584</v>
       </c>
       <c r="B585" s="1" t="s">
-        <v>1191</v>
+        <v>1195</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>1167</v>
+        <v>1145</v>
       </c>
       <c r="D585" s="1" t="s">
-        <v>1192</v>
+        <v>1196</v>
       </c>
       <c r="E585" s="2">
-        <v>96600</v>
+        <v>47250</v>
       </c>
       <c r="F585" s="2">
-        <v>95680</v>
+        <v>46800</v>
       </c>
       <c r="G585" s="2">
-        <v>94760</v>
+        <v>46350</v>
       </c>
       <c r="H585" s="2">
-        <v>93840</v>
+        <v>45900</v>
       </c>
       <c r="I585" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="586" spans="1:9">
       <c r="A586" s="1">
         <v>585</v>
       </c>
       <c r="B586" s="1" t="s">
-        <v>1193</v>
+        <v>1197</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>1167</v>
+        <v>1145</v>
       </c>
       <c r="D586" s="1" t="s">
-        <v>1194</v>
+        <v>1198</v>
       </c>
       <c r="E586" s="2">
-        <v>146885</v>
+        <v>36750</v>
       </c>
       <c r="F586" s="2">
-        <v>145486</v>
+        <v>36400</v>
       </c>
       <c r="G586" s="2">
-        <v>144087</v>
+        <v>36050</v>
       </c>
       <c r="H586" s="2">
-        <v>142688</v>
+        <v>35700</v>
       </c>
       <c r="I586" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="587" spans="1:9">
       <c r="A587" s="1">
         <v>586</v>
       </c>
       <c r="B587" s="1" t="s">
-        <v>1195</v>
+        <v>1199</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>1167</v>
+        <v>1145</v>
       </c>
       <c r="D587" s="1" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
       <c r="E587" s="2">
-        <v>197131</v>
+        <v>31500</v>
       </c>
       <c r="F587" s="2">
-        <v>195254</v>
+        <v>31200</v>
       </c>
       <c r="G587" s="2">
-        <v>193376</v>
+        <v>30900</v>
       </c>
       <c r="H587" s="2">
-        <v>191499</v>
+        <v>30600</v>
       </c>
       <c r="I587" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="588" spans="1:9">
       <c r="A588" s="1">
         <v>587</v>
       </c>
       <c r="B588" s="1" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>1167</v>
+        <v>1145</v>
       </c>
       <c r="D588" s="1" t="s">
-        <v>1198</v>
+        <v>1202</v>
       </c>
       <c r="E588" s="2">
-        <v>250698</v>
+        <v>26250</v>
       </c>
       <c r="F588" s="2">
-        <v>248310</v>
+        <v>26000</v>
       </c>
       <c r="G588" s="2">
-        <v>245923</v>
+        <v>25750</v>
       </c>
       <c r="H588" s="2">
-        <v>243535</v>
+        <v>25500</v>
       </c>
       <c r="I588" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="589" spans="1:9">
       <c r="A589" s="1">
         <v>588</v>
       </c>
       <c r="B589" s="1" t="s">
-        <v>1199</v>
+        <v>1203</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>1167</v>
+        <v>1145</v>
       </c>
       <c r="D589" s="1" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="E589" s="2">
-        <v>291795</v>
+        <v>21000</v>
       </c>
       <c r="F589" s="2">
-        <v>289016</v>
+        <v>20800</v>
       </c>
       <c r="G589" s="2">
-        <v>286237</v>
+        <v>20600</v>
       </c>
       <c r="H589" s="2">
-        <v>283458</v>
+        <v>20400</v>
       </c>
       <c r="I589" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="590" spans="1:9">
       <c r="A590" s="1">
         <v>589</v>
       </c>
       <c r="B590" s="1" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>1167</v>
+        <v>1145</v>
       </c>
       <c r="D590" s="1" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="E590" s="2">
-        <v>408713</v>
+        <v>15750</v>
       </c>
       <c r="F590" s="2">
-        <v>404820</v>
+        <v>15600</v>
       </c>
       <c r="G590" s="2">
-        <v>400928</v>
+        <v>15450</v>
       </c>
       <c r="H590" s="2">
-        <v>397035</v>
+        <v>15300</v>
       </c>
       <c r="I590" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="591" spans="1:9">
       <c r="A591" s="1">
         <v>590</v>
       </c>
       <c r="B591" s="1" t="s">
-        <v>1203</v>
+        <v>1207</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>1167</v>
+        <v>1145</v>
       </c>
       <c r="D591" s="1" t="s">
-        <v>1204</v>
+        <v>1208</v>
       </c>
       <c r="E591" s="2">
-        <v>491946</v>
+        <v>10500</v>
       </c>
       <c r="F591" s="2">
-        <v>487261</v>
+        <v>10400</v>
       </c>
       <c r="G591" s="2">
-        <v>482576</v>
+        <v>10300</v>
       </c>
       <c r="H591" s="2">
-        <v>477890</v>
+        <v>10200</v>
       </c>
       <c r="I591" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="592" spans="1:9">
       <c r="A592" s="1">
         <v>591</v>
       </c>
       <c r="B592" s="1" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>1167</v>
+        <v>1145</v>
       </c>
       <c r="D592" s="1" t="s">
-        <v>1206</v>
+        <v>1210</v>
       </c>
       <c r="E592" s="2">
-        <v>1029000</v>
+        <v>5266</v>
       </c>
       <c r="F592" s="2">
-        <v>1019200</v>
+        <v>5216</v>
       </c>
       <c r="G592" s="2">
-        <v>1009400</v>
+        <v>5165</v>
       </c>
       <c r="H592" s="2">
-        <v>999600</v>
+        <v>5115</v>
       </c>
       <c r="I592" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="593" spans="1:9">
       <c r="A593" s="1">
         <v>592</v>
       </c>
       <c r="B593" s="1" t="s">
-        <v>1207</v>
+        <v>1211</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>417</v>
+        <v>181</v>
       </c>
       <c r="D593" s="1" t="s">
-        <v>1208</v>
+        <v>1212</v>
       </c>
       <c r="E593" s="2">
-        <v>13440</v>
+        <v>9130</v>
       </c>
       <c r="F593" s="2">
-        <v>13312</v>
+        <v>9043</v>
       </c>
       <c r="G593" s="2">
-        <v>13184</v>
+        <v>8956</v>
       </c>
       <c r="H593" s="2">
-        <v>13056</v>
+        <v>8869</v>
       </c>
       <c r="I593" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="594" spans="1:9">
       <c r="A594" s="1">
         <v>593</v>
       </c>
       <c r="B594" s="1" t="s">
-        <v>1209</v>
+        <v>1213</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>417</v>
+        <v>181</v>
       </c>
       <c r="D594" s="1" t="s">
-        <v>1210</v>
+        <v>1214</v>
       </c>
       <c r="E594" s="2">
-        <v>24596</v>
+        <v>18260</v>
       </c>
       <c r="F594" s="2">
-        <v>24362</v>
+        <v>18086</v>
       </c>
       <c r="G594" s="2">
-        <v>24128</v>
+        <v>17912</v>
       </c>
       <c r="H594" s="2">
-        <v>23894</v>
+        <v>17738</v>
       </c>
       <c r="I594" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="595" spans="1:9">
       <c r="A595" s="1">
         <v>594</v>
       </c>
       <c r="B595" s="1" t="s">
-        <v>1211</v>
+        <v>1215</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>417</v>
+        <v>181</v>
       </c>
       <c r="D595" s="1" t="s">
-        <v>1212</v>
+        <v>1216</v>
       </c>
       <c r="E595" s="2">
-        <v>56686</v>
+        <v>45649</v>
       </c>
       <c r="F595" s="2">
-        <v>56146</v>
+        <v>45214</v>
       </c>
       <c r="G595" s="2">
-        <v>55607</v>
+        <v>44779</v>
       </c>
       <c r="H595" s="2">
-        <v>55067</v>
+        <v>44345</v>
       </c>
       <c r="I595" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="596" spans="1:9">
       <c r="A596" s="1">
         <v>595</v>
       </c>
       <c r="B596" s="1" t="s">
-        <v>1213</v>
+        <v>1217</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>417</v>
+        <v>181</v>
       </c>
       <c r="D596" s="1" t="s">
-        <v>1214</v>
+        <v>1218</v>
       </c>
       <c r="E596" s="2">
-        <v>85016</v>
+        <v>54999</v>
       </c>
       <c r="F596" s="2">
-        <v>84207</v>
+        <v>54475</v>
       </c>
       <c r="G596" s="2">
-        <v>83397</v>
+        <v>53951</v>
       </c>
       <c r="H596" s="2">
-        <v>82587</v>
+        <v>53428</v>
       </c>
       <c r="I596" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="597" spans="1:9">
       <c r="A597" s="1">
         <v>596</v>
       </c>
       <c r="B597" s="1" t="s">
-        <v>1215</v>
+        <v>1219</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>417</v>
+        <v>181</v>
       </c>
       <c r="D597" s="1" t="s">
-        <v>1216</v>
+        <v>1220</v>
       </c>
       <c r="E597" s="2">
-        <v>72230</v>
+        <v>65162</v>
       </c>
       <c r="F597" s="2">
-        <v>71542</v>
+        <v>64541</v>
       </c>
       <c r="G597" s="2">
-        <v>70854</v>
+        <v>63921</v>
       </c>
       <c r="H597" s="2">
-        <v>70166</v>
+        <v>63300</v>
       </c>
       <c r="I597" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="598" spans="1:9">
       <c r="A598" s="1">
         <v>597</v>
       </c>
       <c r="B598" s="1" t="s">
-        <v>1217</v>
+        <v>1221</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>417</v>
+        <v>181</v>
       </c>
       <c r="D598" s="1" t="s">
-        <v>1218</v>
+        <v>1222</v>
       </c>
       <c r="E598" s="2">
-        <v>67200</v>
+        <v>91271</v>
       </c>
       <c r="F598" s="2">
-        <v>66560</v>
+        <v>90402</v>
       </c>
       <c r="G598" s="2">
-        <v>65920</v>
+        <v>89533</v>
       </c>
       <c r="H598" s="2">
-        <v>65280</v>
+        <v>88664</v>
       </c>
       <c r="I598" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="599" spans="1:9">
       <c r="A599" s="1">
         <v>598</v>
       </c>
       <c r="B599" s="1" t="s">
-        <v>1219</v>
+        <v>1223</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>417</v>
+        <v>181</v>
       </c>
       <c r="D599" s="1" t="s">
-        <v>1220</v>
+        <v>1224</v>
       </c>
       <c r="E599" s="2">
-        <v>113346</v>
+        <v>119165</v>
       </c>
       <c r="F599" s="2">
-        <v>112267</v>
+        <v>118030</v>
       </c>
       <c r="G599" s="2">
-        <v>111187</v>
+        <v>116895</v>
       </c>
       <c r="H599" s="2">
-        <v>110108</v>
+        <v>115760</v>
       </c>
       <c r="I599" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="600" spans="1:9">
       <c r="A600" s="1">
         <v>599</v>
       </c>
       <c r="B600" s="1" t="s">
-        <v>1221</v>
+        <v>1225</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>417</v>
+        <v>181</v>
       </c>
       <c r="D600" s="1" t="s">
-        <v>1222</v>
+        <v>1226</v>
       </c>
       <c r="E600" s="2">
-        <v>141677</v>
+        <v>139561</v>
       </c>
       <c r="F600" s="2">
-        <v>140327</v>
+        <v>138232</v>
       </c>
       <c r="G600" s="2">
-        <v>138978</v>
+        <v>136902</v>
       </c>
       <c r="H600" s="2">
-        <v>137629</v>
+        <v>135573</v>
       </c>
       <c r="I600" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="601" spans="1:9">
       <c r="A601" s="1">
         <v>600</v>
       </c>
       <c r="B601" s="1" t="s">
-        <v>1223</v>
+        <v>1227</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>417</v>
+        <v>181</v>
       </c>
       <c r="D601" s="1" t="s">
-        <v>1224</v>
+        <v>1228</v>
       </c>
       <c r="E601" s="2">
-        <v>80249</v>
+        <v>182516</v>
       </c>
       <c r="F601" s="2">
-        <v>79485</v>
+        <v>180778</v>
       </c>
       <c r="G601" s="2">
-        <v>78721</v>
+        <v>179040</v>
       </c>
       <c r="H601" s="2">
-        <v>77957</v>
+        <v>177302</v>
       </c>
       <c r="I601" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="602" spans="1:9">
       <c r="A602" s="1">
         <v>601</v>
       </c>
       <c r="B602" s="1" t="s">
-        <v>1225</v>
+        <v>1229</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>417</v>
+        <v>181</v>
       </c>
       <c r="D602" s="1" t="s">
-        <v>1226</v>
+        <v>1230</v>
       </c>
       <c r="E602" s="2">
-        <v>147872</v>
+        <v>228139</v>
       </c>
       <c r="F602" s="2">
-        <v>146463</v>
+        <v>225966</v>
       </c>
       <c r="G602" s="2">
-        <v>145055</v>
+        <v>223793</v>
       </c>
       <c r="H602" s="2">
-        <v>143647</v>
+        <v>221621</v>
       </c>
       <c r="I602" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="603" spans="1:9">
       <c r="A603" s="1">
         <v>602</v>
       </c>
       <c r="B603" s="1" t="s">
-        <v>1227</v>
+        <v>1231</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>417</v>
+        <v>181</v>
       </c>
       <c r="D603" s="1" t="s">
-        <v>1228</v>
+        <v>1232</v>
       </c>
       <c r="E603" s="2">
-        <v>198004</v>
+        <v>316359</v>
       </c>
       <c r="F603" s="2">
-        <v>196118</v>
+        <v>313346</v>
       </c>
       <c r="G603" s="2">
-        <v>194232</v>
+        <v>310333</v>
       </c>
       <c r="H603" s="2">
-        <v>192347</v>
+        <v>307320</v>
       </c>
       <c r="I603" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="604" spans="1:9">
       <c r="A604" s="1">
         <v>603</v>
       </c>
       <c r="B604" s="1" t="s">
-        <v>1229</v>
+        <v>1233</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>1230</v>
+        <v>181</v>
       </c>
       <c r="D604" s="1" t="s">
-        <v>1231</v>
+        <v>1234</v>
       </c>
       <c r="E604" s="2">
-        <v>1050000</v>
+        <v>273761</v>
       </c>
       <c r="F604" s="2">
-        <v>1040000</v>
+        <v>271154</v>
       </c>
       <c r="G604" s="2">
-        <v>1030000</v>
+        <v>268547</v>
       </c>
       <c r="H604" s="2">
-        <v>1020000</v>
+        <v>265940</v>
       </c>
       <c r="I604" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="605" spans="1:9">
       <c r="A605" s="1">
         <v>604</v>
       </c>
       <c r="B605" s="1" t="s">
-        <v>1232</v>
+        <v>1235</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>1230</v>
+        <v>181</v>
       </c>
       <c r="D605" s="1" t="s">
-        <v>1233</v>
+        <v>1236</v>
       </c>
       <c r="E605" s="2">
-        <v>997574</v>
+        <v>349565</v>
       </c>
       <c r="F605" s="2">
-        <v>988073</v>
+        <v>346236</v>
       </c>
       <c r="G605" s="2">
-        <v>978572</v>
+        <v>342907</v>
       </c>
       <c r="H605" s="2">
-        <v>969071</v>
+        <v>339577</v>
       </c>
       <c r="I605" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="606" spans="1:9">
       <c r="A606" s="1">
         <v>605</v>
       </c>
       <c r="B606" s="1" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>1230</v>
+        <v>181</v>
       </c>
       <c r="D606" s="1" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
       <c r="E606" s="2">
-        <v>945000</v>
+        <v>456251</v>
       </c>
       <c r="F606" s="2">
-        <v>936000</v>
+        <v>451906</v>
       </c>
       <c r="G606" s="2">
-        <v>927000</v>
+        <v>447561</v>
       </c>
       <c r="H606" s="2">
-        <v>918000</v>
+        <v>443216</v>
       </c>
       <c r="I606" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="607" spans="1:9">
       <c r="A607" s="1">
         <v>606</v>
       </c>
       <c r="B607" s="1" t="s">
-        <v>1236</v>
+        <v>1239</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>1230</v>
+        <v>181</v>
       </c>
       <c r="D607" s="1" t="s">
-        <v>1237</v>
+        <v>1240</v>
       </c>
       <c r="E607" s="2">
-        <v>892574</v>
+        <v>558062</v>
       </c>
       <c r="F607" s="2">
-        <v>884073</v>
+        <v>552748</v>
       </c>
       <c r="G607" s="2">
-        <v>875572</v>
+        <v>547433</v>
       </c>
       <c r="H607" s="2">
-        <v>867071</v>
+        <v>542118</v>
       </c>
       <c r="I607" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="608" spans="1:9">
       <c r="A608" s="1">
         <v>607</v>
       </c>
       <c r="B608" s="1" t="s">
-        <v>1238</v>
+        <v>1241</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>1230</v>
+        <v>181</v>
       </c>
       <c r="D608" s="1" t="s">
-        <v>1239</v>
+        <v>1242</v>
       </c>
       <c r="E608" s="2">
-        <v>840000</v>
+        <v>549990</v>
       </c>
       <c r="F608" s="2">
-        <v>832000</v>
+        <v>544752</v>
       </c>
       <c r="G608" s="2">
-        <v>824000</v>
+        <v>539514</v>
       </c>
       <c r="H608" s="2">
-        <v>816000</v>
+        <v>534276</v>
       </c>
       <c r="I608" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="609" spans="1:9">
       <c r="A609" s="1">
         <v>608</v>
       </c>
       <c r="B609" s="1" t="s">
-        <v>1240</v>
+        <v>1243</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>1230</v>
+        <v>181</v>
       </c>
       <c r="D609" s="1" t="s">
-        <v>1241</v>
+        <v>1244</v>
       </c>
       <c r="E609" s="2">
-        <v>787574</v>
+        <v>744161</v>
       </c>
       <c r="F609" s="2">
-        <v>780073</v>
+        <v>737074</v>
       </c>
       <c r="G609" s="2">
-        <v>772572</v>
+        <v>729987</v>
       </c>
       <c r="H609" s="2">
-        <v>765071</v>
+        <v>722900</v>
       </c>
       <c r="I609" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="610" spans="1:9">
       <c r="A610" s="1">
         <v>609</v>
       </c>
       <c r="B610" s="1" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>1230</v>
+        <v>10</v>
       </c>
       <c r="D610" s="1" t="s">
-        <v>1243</v>
+        <v>1246</v>
       </c>
       <c r="E610" s="2">
-        <v>735000</v>
+        <v>104659</v>
       </c>
       <c r="F610" s="2">
-        <v>728000</v>
+        <v>103662</v>
       </c>
       <c r="G610" s="2">
-        <v>721000</v>
+        <v>102665</v>
       </c>
       <c r="H610" s="2">
-        <v>714000</v>
+        <v>101669</v>
       </c>
       <c r="I610" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="611" spans="1:9">
       <c r="A611" s="1">
         <v>610</v>
       </c>
       <c r="B611" s="1" t="s">
-        <v>1244</v>
+        <v>1247</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>1230</v>
+        <v>1248</v>
       </c>
       <c r="D611" s="1" t="s">
-        <v>1245</v>
+        <v>1249</v>
       </c>
       <c r="E611" s="2">
-        <v>682574</v>
+        <v>11886</v>
       </c>
       <c r="F611" s="2">
-        <v>676073</v>
+        <v>11773</v>
       </c>
       <c r="G611" s="2">
-        <v>669572</v>
+        <v>11660</v>
       </c>
       <c r="H611" s="2">
-        <v>663071</v>
+        <v>11546</v>
       </c>
       <c r="I611" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="612" spans="1:9">
       <c r="A612" s="1">
         <v>611</v>
       </c>
       <c r="B612" s="1" t="s">
-        <v>1246</v>
+        <v>1250</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>1230</v>
+        <v>1248</v>
       </c>
       <c r="D612" s="1" t="s">
-        <v>1247</v>
+        <v>1251</v>
       </c>
       <c r="E612" s="2">
-        <v>630000</v>
+        <v>20486</v>
       </c>
       <c r="F612" s="2">
-        <v>624000</v>
+        <v>20290</v>
       </c>
       <c r="G612" s="2">
-        <v>618000</v>
+        <v>20095</v>
       </c>
       <c r="H612" s="2">
-        <v>612000</v>
+        <v>19900</v>
       </c>
       <c r="I612" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="613" spans="1:9">
       <c r="A613" s="1">
         <v>612</v>
       </c>
       <c r="B613" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C613" s="1" t="s">
         <v>1248</v>
       </c>
-      <c r="C613" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D613" s="1" t="s">
-        <v>1249</v>
+        <v>1253</v>
       </c>
       <c r="E613" s="2">
-        <v>577574</v>
+        <v>53891</v>
       </c>
       <c r="F613" s="2">
-        <v>572073</v>
+        <v>53378</v>
       </c>
       <c r="G613" s="2">
-        <v>566572</v>
+        <v>52865</v>
       </c>
       <c r="H613" s="2">
-        <v>561071</v>
+        <v>52352</v>
       </c>
       <c r="I613" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="614" spans="1:9">
       <c r="A614" s="1">
         <v>613</v>
       </c>
       <c r="B614" s="1" t="s">
-        <v>1250</v>
+        <v>1254</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>1230</v>
+        <v>1248</v>
       </c>
       <c r="D614" s="1" t="s">
-        <v>1251</v>
+        <v>1255</v>
       </c>
       <c r="E614" s="2">
-        <v>525000</v>
+        <v>106444</v>
       </c>
       <c r="F614" s="2">
-        <v>520000</v>
+        <v>105430</v>
       </c>
       <c r="G614" s="2">
-        <v>515000</v>
+        <v>104416</v>
       </c>
       <c r="H614" s="2">
-        <v>510000</v>
+        <v>103403</v>
       </c>
       <c r="I614" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="615" spans="1:9">
       <c r="A615" s="1">
         <v>614</v>
       </c>
       <c r="B615" s="1" t="s">
-        <v>1252</v>
+        <v>1256</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>1230</v>
+        <v>1248</v>
       </c>
       <c r="D615" s="1" t="s">
-        <v>1253</v>
+        <v>1257</v>
       </c>
       <c r="E615" s="2">
-        <v>472563</v>
+        <v>211076</v>
       </c>
       <c r="F615" s="2">
-        <v>468062</v>
+        <v>209066</v>
       </c>
       <c r="G615" s="2">
-        <v>463562</v>
+        <v>207056</v>
       </c>
       <c r="H615" s="2">
-        <v>459061</v>
+        <v>205046</v>
       </c>
       <c r="I615" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="616" spans="1:9">
       <c r="A616" s="1">
         <v>615</v>
       </c>
       <c r="B616" s="1" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>1230</v>
+        <v>1248</v>
       </c>
       <c r="D616" s="1" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="E616" s="2">
-        <v>420000</v>
+        <v>524711</v>
       </c>
       <c r="F616" s="2">
-        <v>416000</v>
+        <v>519714</v>
       </c>
       <c r="G616" s="2">
-        <v>412000</v>
+        <v>514717</v>
       </c>
       <c r="H616" s="2">
-        <v>408000</v>
+        <v>509720</v>
       </c>
       <c r="I616" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="617" spans="1:9">
       <c r="A617" s="1">
         <v>616</v>
       </c>
       <c r="B617" s="1" t="s">
-        <v>1256</v>
+        <v>1260</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>1230</v>
+        <v>1248</v>
       </c>
       <c r="D617" s="1" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="E617" s="2">
-        <v>367563</v>
+        <v>1049999</v>
       </c>
       <c r="F617" s="2">
-        <v>364062</v>
+        <v>1039999</v>
       </c>
       <c r="G617" s="2">
-        <v>360562</v>
+        <v>1029999</v>
       </c>
       <c r="H617" s="2">
-        <v>357061</v>
+        <v>1019999</v>
       </c>
       <c r="I617" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="618" spans="1:9">
       <c r="A618" s="1">
         <v>617</v>
       </c>
       <c r="B618" s="1" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>1230</v>
+        <v>1145</v>
       </c>
       <c r="D618" s="1" t="s">
-        <v>1259</v>
+        <v>1192</v>
       </c>
       <c r="E618" s="2">
-        <v>315000</v>
+        <v>53046</v>
       </c>
       <c r="F618" s="2">
-        <v>312000</v>
+        <v>52541</v>
       </c>
       <c r="G618" s="2">
-        <v>309000</v>
+        <v>52036</v>
       </c>
       <c r="H618" s="2">
-        <v>306000</v>
+        <v>51530</v>
       </c>
       <c r="I618" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="619" spans="1:9">
       <c r="A619" s="1">
         <v>618</v>
       </c>
       <c r="B619" s="1" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>1230</v>
+        <v>1084</v>
       </c>
       <c r="D619" s="1" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="E619" s="2">
-        <v>262085</v>
+        <v>3654</v>
       </c>
       <c r="F619" s="2">
-        <v>259589</v>
+        <v>3619</v>
       </c>
       <c r="G619" s="2">
-        <v>257093</v>
+        <v>3584</v>
       </c>
       <c r="H619" s="2">
-        <v>254597</v>
+        <v>3550</v>
       </c>
       <c r="I619" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="620" spans="1:9">
       <c r="A620" s="1">
         <v>619</v>
       </c>
       <c r="B620" s="1" t="s">
-        <v>1262</v>
+        <v>1265</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>1230</v>
+        <v>10</v>
       </c>
       <c r="D620" s="1" t="s">
-        <v>1263</v>
+        <v>1266</v>
       </c>
       <c r="E620" s="2">
-        <v>209585</v>
+        <v>10500</v>
       </c>
       <c r="F620" s="2">
-        <v>207589</v>
+        <v>10400</v>
       </c>
       <c r="G620" s="2">
-        <v>205593</v>
+        <v>10300</v>
       </c>
       <c r="H620" s="2">
-        <v>203597</v>
+        <v>10200</v>
       </c>
       <c r="I620" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="621" spans="1:9">
       <c r="A621" s="1">
         <v>620</v>
       </c>
       <c r="B621" s="1" t="s">
-        <v>1264</v>
+        <v>1267</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>1230</v>
+        <v>1268</v>
       </c>
       <c r="D621" s="1" t="s">
-        <v>1265</v>
+        <v>1269</v>
       </c>
       <c r="E621" s="2">
-        <v>157085</v>
+        <v>8930</v>
       </c>
       <c r="F621" s="2">
-        <v>155589</v>
+        <v>8845</v>
       </c>
       <c r="G621" s="2">
-        <v>154093</v>
+        <v>8760</v>
       </c>
       <c r="H621" s="2">
-        <v>152597</v>
+        <v>8675</v>
       </c>
       <c r="I621" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="622" spans="1:9">
       <c r="A622" s="1">
         <v>621</v>
       </c>
       <c r="B622" s="1" t="s">
-        <v>1266</v>
+        <v>1270</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>1230</v>
+        <v>10</v>
       </c>
       <c r="D622" s="1" t="s">
-        <v>1267</v>
+        <v>1271</v>
       </c>
       <c r="E622" s="2">
-        <v>104585</v>
+        <v>315000</v>
       </c>
       <c r="F622" s="2">
-        <v>103589</v>
+        <v>312000</v>
       </c>
       <c r="G622" s="2">
-        <v>102593</v>
+        <v>309000</v>
       </c>
       <c r="H622" s="2">
-        <v>101597</v>
+        <v>306000</v>
       </c>
       <c r="I622" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="623" spans="1:9">
       <c r="A623" s="1">
         <v>622</v>
       </c>
       <c r="B623" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C623" s="1" t="s">
         <v>1268</v>
       </c>
-      <c r="C623" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D623" s="1" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="E623" s="2">
-        <v>94085</v>
+        <v>4841</v>
       </c>
       <c r="F623" s="2">
-        <v>93189</v>
+        <v>4794</v>
       </c>
       <c r="G623" s="2">
-        <v>92293</v>
+        <v>4748</v>
       </c>
       <c r="H623" s="2">
-        <v>91397</v>
+        <v>4702</v>
       </c>
       <c r="I623" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="624" spans="1:9">
       <c r="A624" s="1">
         <v>623</v>
       </c>
       <c r="B624" s="1" t="s">
-        <v>1270</v>
+        <v>1274</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>1230</v>
+        <v>10</v>
       </c>
       <c r="D624" s="1" t="s">
-        <v>1271</v>
+        <v>1275</v>
       </c>
       <c r="E624" s="2">
-        <v>83585</v>
+        <v>262537</v>
       </c>
       <c r="F624" s="2">
-        <v>82789</v>
+        <v>260036</v>
       </c>
       <c r="G624" s="2">
-        <v>81993</v>
+        <v>257536</v>
       </c>
       <c r="H624" s="2">
-        <v>81197</v>
+        <v>255036</v>
       </c>
       <c r="I624" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="625" spans="1:9">
       <c r="A625" s="1">
         <v>624</v>
       </c>
       <c r="B625" s="1" t="s">
-        <v>1272</v>
+        <v>1276</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>1230</v>
+        <v>10</v>
       </c>
       <c r="D625" s="1" t="s">
-        <v>1273</v>
+        <v>1277</v>
       </c>
       <c r="E625" s="2">
-        <v>73085</v>
+        <v>210000</v>
       </c>
       <c r="F625" s="2">
-        <v>72389</v>
+        <v>208000</v>
       </c>
       <c r="G625" s="2">
-        <v>71693</v>
+        <v>206000</v>
       </c>
       <c r="H625" s="2">
-        <v>70997</v>
+        <v>204000</v>
       </c>
       <c r="I625" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="626" spans="1:9">
       <c r="A626" s="1">
         <v>625</v>
       </c>
       <c r="B626" s="1" t="s">
-        <v>1274</v>
+        <v>1278</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>1230</v>
+        <v>10</v>
       </c>
       <c r="D626" s="1" t="s">
-        <v>1275</v>
+        <v>1279</v>
       </c>
       <c r="E626" s="2">
-        <v>63000</v>
+        <v>525000</v>
       </c>
       <c r="F626" s="2">
-        <v>62400</v>
+        <v>520000</v>
       </c>
       <c r="G626" s="2">
-        <v>61800</v>
+        <v>515000</v>
       </c>
       <c r="H626" s="2">
-        <v>61200</v>
+        <v>510000</v>
       </c>
       <c r="I626" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="627" spans="1:9">
       <c r="A627" s="1">
         <v>626</v>
       </c>
       <c r="B627" s="1" t="s">
-        <v>1276</v>
+        <v>1280</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>1230</v>
+        <v>10</v>
       </c>
       <c r="D627" s="1" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="E627" s="2">
-        <v>52500</v>
+        <v>1050037</v>
       </c>
       <c r="F627" s="2">
-        <v>52000</v>
+        <v>1040036</v>
       </c>
       <c r="G627" s="2">
-        <v>51500</v>
+        <v>1030036</v>
       </c>
       <c r="H627" s="2">
-        <v>51000</v>
+        <v>1020036</v>
       </c>
       <c r="I627" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="628" spans="1:9">
       <c r="A628" s="1">
         <v>627</v>
       </c>
       <c r="B628" s="1" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>1230</v>
+        <v>10</v>
       </c>
       <c r="D628" s="1" t="s">
-        <v>1279</v>
+        <v>1283</v>
       </c>
       <c r="E628" s="2">
-        <v>42000</v>
+        <v>157500</v>
       </c>
       <c r="F628" s="2">
-        <v>41600</v>
+        <v>156000</v>
       </c>
       <c r="G628" s="2">
-        <v>41200</v>
+        <v>154500</v>
       </c>
       <c r="H628" s="2">
-        <v>40800</v>
+        <v>153000</v>
       </c>
       <c r="I628" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="629" spans="1:9">
       <c r="A629" s="1">
         <v>628</v>
       </c>
       <c r="B629" s="1" t="s">
-        <v>1280</v>
+        <v>1284</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>1230</v>
+        <v>1268</v>
       </c>
       <c r="D629" s="1" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="E629" s="2">
-        <v>47250</v>
+        <v>16447</v>
       </c>
       <c r="F629" s="2">
-        <v>46800</v>
+        <v>16291</v>
       </c>
       <c r="G629" s="2">
-        <v>46350</v>
+        <v>16134</v>
       </c>
       <c r="H629" s="2">
-        <v>45900</v>
+        <v>15977</v>
       </c>
       <c r="I629" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="630" spans="1:9">
       <c r="A630" s="1">
         <v>629</v>
       </c>
       <c r="B630" s="1" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>1230</v>
+        <v>1268</v>
       </c>
       <c r="D630" s="1" t="s">
-        <v>1283</v>
+        <v>1287</v>
       </c>
       <c r="E630" s="2">
-        <v>36750</v>
+        <v>18806</v>
       </c>
       <c r="F630" s="2">
-        <v>36400</v>
+        <v>18626</v>
       </c>
       <c r="G630" s="2">
-        <v>36050</v>
+        <v>18447</v>
       </c>
       <c r="H630" s="2">
-        <v>35700</v>
+        <v>18268</v>
       </c>
       <c r="I630" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="631" spans="1:9">
       <c r="A631" s="1">
         <v>630</v>
       </c>
       <c r="B631" s="1" t="s">
-        <v>1284</v>
+        <v>1288</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>1230</v>
+        <v>1268</v>
       </c>
       <c r="D631" s="1" t="s">
-        <v>1285</v>
+        <v>1289</v>
       </c>
       <c r="E631" s="2">
-        <v>31500</v>
+        <v>35981</v>
       </c>
       <c r="F631" s="2">
-        <v>31200</v>
+        <v>35639</v>
       </c>
       <c r="G631" s="2">
-        <v>30900</v>
+        <v>35296</v>
       </c>
       <c r="H631" s="2">
-        <v>30600</v>
+        <v>34953</v>
       </c>
       <c r="I631" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="632" spans="1:9">
       <c r="A632" s="1">
         <v>631</v>
       </c>
       <c r="B632" s="1" t="s">
-        <v>1286</v>
+        <v>1290</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>1230</v>
+        <v>1268</v>
       </c>
       <c r="D632" s="1" t="s">
-        <v>1287</v>
+        <v>1291</v>
       </c>
       <c r="E632" s="2">
-        <v>26250</v>
+        <v>50364</v>
       </c>
       <c r="F632" s="2">
-        <v>26000</v>
+        <v>49885</v>
       </c>
       <c r="G632" s="2">
-        <v>25750</v>
+        <v>49405</v>
       </c>
       <c r="H632" s="2">
-        <v>25500</v>
+        <v>48925</v>
       </c>
       <c r="I632" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="633" spans="1:9">
       <c r="A633" s="1">
         <v>632</v>
       </c>
       <c r="B633" s="1" t="s">
-        <v>1288</v>
+        <v>1292</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>1230</v>
+        <v>1268</v>
       </c>
       <c r="D633" s="1" t="s">
-        <v>1289</v>
+        <v>1293</v>
       </c>
       <c r="E633" s="2">
-        <v>21000</v>
+        <v>46856</v>
       </c>
       <c r="F633" s="2">
-        <v>20800</v>
+        <v>46410</v>
       </c>
       <c r="G633" s="2">
-        <v>20600</v>
+        <v>45964</v>
       </c>
       <c r="H633" s="2">
-        <v>20400</v>
+        <v>45518</v>
       </c>
       <c r="I633" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="634" spans="1:9">
       <c r="A634" s="1">
         <v>633</v>
       </c>
       <c r="B634" s="1" t="s">
-        <v>1290</v>
+        <v>1294</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>1230</v>
+        <v>1268</v>
       </c>
       <c r="D634" s="1" t="s">
-        <v>1291</v>
+        <v>1295</v>
       </c>
       <c r="E634" s="2">
-        <v>15750</v>
+        <v>66801</v>
       </c>
       <c r="F634" s="2">
-        <v>15600</v>
+        <v>66165</v>
       </c>
       <c r="G634" s="2">
-        <v>15450</v>
+        <v>65529</v>
       </c>
       <c r="H634" s="2">
-        <v>15300</v>
+        <v>64892</v>
       </c>
       <c r="I634" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="635" spans="1:9">
       <c r="A635" s="1">
         <v>634</v>
       </c>
       <c r="B635" s="1" t="s">
-        <v>1292</v>
+        <v>1296</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>1230</v>
+        <v>1268</v>
       </c>
       <c r="D635" s="1" t="s">
-        <v>1293</v>
+        <v>1297</v>
       </c>
       <c r="E635" s="2">
-        <v>10500</v>
+        <v>81183</v>
       </c>
       <c r="F635" s="2">
-        <v>10400</v>
+        <v>80410</v>
       </c>
       <c r="G635" s="2">
-        <v>10300</v>
+        <v>79637</v>
       </c>
       <c r="H635" s="2">
-        <v>10200</v>
+        <v>78863</v>
       </c>
       <c r="I635" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="636" spans="1:9">
       <c r="A636" s="1">
         <v>635</v>
       </c>
       <c r="B636" s="1" t="s">
-        <v>1294</v>
+        <v>1298</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>1230</v>
+        <v>1268</v>
       </c>
       <c r="D636" s="1" t="s">
-        <v>1295</v>
+        <v>1299</v>
       </c>
       <c r="E636" s="2">
-        <v>5266</v>
+        <v>93713</v>
       </c>
       <c r="F636" s="2">
-        <v>5216</v>
+        <v>92820</v>
       </c>
       <c r="G636" s="2">
-        <v>5165</v>
+        <v>91928</v>
       </c>
       <c r="H636" s="2">
-        <v>5115</v>
+        <v>91035</v>
       </c>
       <c r="I636" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="637" spans="1:9">
       <c r="A637" s="1">
         <v>636</v>
       </c>
       <c r="B637" s="1" t="s">
-        <v>1296</v>
+        <v>1300</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>190</v>
+        <v>1268</v>
       </c>
       <c r="D637" s="1" t="s">
-        <v>1297</v>
+        <v>1301</v>
       </c>
       <c r="E637" s="2">
-        <v>9172</v>
+        <v>132548</v>
       </c>
       <c r="F637" s="2">
-        <v>9084</v>
+        <v>131285</v>
       </c>
       <c r="G637" s="2">
-        <v>8997</v>
+        <v>130023</v>
       </c>
       <c r="H637" s="2">
-        <v>8910</v>
+        <v>128761</v>
       </c>
       <c r="I637" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="638" spans="1:9">
       <c r="A638" s="1">
         <v>637</v>
       </c>
       <c r="B638" s="1" t="s">
-        <v>1298</v>
+        <v>1302</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>190</v>
+        <v>1268</v>
       </c>
       <c r="D638" s="1" t="s">
-        <v>1299</v>
+        <v>1303</v>
       </c>
       <c r="E638" s="2">
-        <v>18344</v>
+        <v>140569</v>
       </c>
       <c r="F638" s="2">
-        <v>18169</v>
+        <v>139230</v>
       </c>
       <c r="G638" s="2">
-        <v>17994</v>
+        <v>137891</v>
       </c>
       <c r="H638" s="2">
-        <v>17819</v>
+        <v>136553</v>
       </c>
       <c r="I638" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="639" spans="1:9">
       <c r="A639" s="1">
         <v>638</v>
       </c>
       <c r="B639" s="1" t="s">
-        <v>1300</v>
+        <v>1304</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>190</v>
+        <v>1268</v>
       </c>
       <c r="D639" s="1" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="E639" s="2">
-        <v>45859</v>
+        <v>163367</v>
       </c>
       <c r="F639" s="2">
-        <v>45422</v>
+        <v>161812</v>
       </c>
       <c r="G639" s="2">
-        <v>44985</v>
+        <v>160256</v>
       </c>
       <c r="H639" s="2">
-        <v>44549</v>
+        <v>158700</v>
       </c>
       <c r="I639" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="640" spans="1:9">
       <c r="A640" s="1">
         <v>639</v>
       </c>
       <c r="B640" s="1" t="s">
-        <v>1302</v>
+        <v>1306</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>190</v>
+        <v>1268</v>
       </c>
       <c r="D640" s="1" t="s">
-        <v>1303</v>
+        <v>1307</v>
       </c>
       <c r="E640" s="2">
-        <v>55125</v>
+        <v>255824</v>
       </c>
       <c r="F640" s="2">
-        <v>54600</v>
+        <v>253388</v>
       </c>
       <c r="G640" s="2">
-        <v>54075</v>
+        <v>250951</v>
       </c>
       <c r="H640" s="2">
-        <v>53550</v>
+        <v>248515</v>
       </c>
       <c r="I640" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="641" spans="1:9">
       <c r="A641" s="1">
         <v>640</v>
       </c>
       <c r="B641" s="1" t="s">
-        <v>1304</v>
+        <v>1308</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>190</v>
+        <v>1268</v>
       </c>
       <c r="D641" s="1" t="s">
-        <v>1305</v>
+        <v>1309</v>
       </c>
       <c r="E641" s="2">
-        <v>65222</v>
+        <v>281138</v>
       </c>
       <c r="F641" s="2">
-        <v>64601</v>
+        <v>278460</v>
       </c>
       <c r="G641" s="2">
-        <v>63979</v>
+        <v>275783</v>
       </c>
       <c r="H641" s="2">
-        <v>63358</v>
+        <v>273105</v>
       </c>
       <c r="I641" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="642" spans="1:9">
       <c r="A642" s="1">
         <v>641</v>
       </c>
       <c r="B642" s="1" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>190</v>
+        <v>1268</v>
       </c>
       <c r="D642" s="1" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="E642" s="2">
-        <v>91718</v>
+        <v>338008</v>
       </c>
       <c r="F642" s="2">
-        <v>90844</v>
+        <v>334788</v>
       </c>
       <c r="G642" s="2">
-        <v>89971</v>
+        <v>331569</v>
       </c>
       <c r="H642" s="2">
-        <v>89097</v>
+        <v>328350</v>
       </c>
       <c r="I642" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="643" spans="1:9">
       <c r="A643" s="1">
         <v>642</v>
       </c>
       <c r="B643" s="1" t="s">
-        <v>1308</v>
+        <v>1312</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>190</v>
+        <v>1268</v>
       </c>
       <c r="D643" s="1" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="E643" s="2">
-        <v>119438</v>
+        <v>409919</v>
       </c>
       <c r="F643" s="2">
-        <v>118300</v>
+        <v>406015</v>
       </c>
       <c r="G643" s="2">
-        <v>117163</v>
+        <v>402111</v>
       </c>
       <c r="H643" s="2">
-        <v>116025</v>
+        <v>398207</v>
       </c>
       <c r="I643" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="644" spans="1:9">
       <c r="A644" s="1">
         <v>643</v>
       </c>
       <c r="B644" s="1" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>190</v>
+        <v>1268</v>
       </c>
       <c r="D644" s="1" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="E644" s="2">
-        <v>139957</v>
+        <v>468563</v>
       </c>
       <c r="F644" s="2">
-        <v>138624</v>
+        <v>464100</v>
       </c>
       <c r="G644" s="2">
-        <v>137291</v>
+        <v>459638</v>
       </c>
       <c r="H644" s="2">
-        <v>135958</v>
+        <v>455175</v>
       </c>
       <c r="I644" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="645" spans="1:9">
       <c r="A645" s="1">
         <v>644</v>
       </c>
       <c r="B645" s="1" t="s">
-        <v>1312</v>
+        <v>1316</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>190</v>
+        <v>1268</v>
       </c>
       <c r="D645" s="1" t="s">
-        <v>1313</v>
+        <v>1317</v>
       </c>
       <c r="E645" s="2">
-        <v>183435</v>
+        <v>666744</v>
       </c>
       <c r="F645" s="2">
-        <v>181688</v>
+        <v>660394</v>
       </c>
       <c r="G645" s="2">
-        <v>179941</v>
+        <v>654044</v>
       </c>
       <c r="H645" s="2">
-        <v>178194</v>
+        <v>647694</v>
       </c>
       <c r="I645" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="646" spans="1:9">
       <c r="A646" s="1">
         <v>645</v>
       </c>
       <c r="B646" s="1" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>190</v>
+        <v>1268</v>
       </c>
       <c r="D646" s="1" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="E646" s="2">
-        <v>229294</v>
+        <v>788524</v>
       </c>
       <c r="F646" s="2">
-        <v>227110</v>
+        <v>781014</v>
       </c>
       <c r="G646" s="2">
-        <v>224926</v>
+        <v>773504</v>
       </c>
       <c r="H646" s="2">
-        <v>222743</v>
+        <v>765995</v>
       </c>
       <c r="I646" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="647" spans="1:9">
       <c r="A647" s="1">
         <v>646</v>
       </c>
       <c r="B647" s="1" t="s">
-        <v>1316</v>
+        <v>1320</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>190</v>
+        <v>1268</v>
       </c>
       <c r="D647" s="1" t="s">
-        <v>1317</v>
+        <v>1321</v>
       </c>
       <c r="E647" s="2">
-        <v>322397</v>
+        <v>820839</v>
       </c>
       <c r="F647" s="2">
-        <v>319327</v>
+        <v>813021</v>
       </c>
       <c r="G647" s="2">
-        <v>316256</v>
+        <v>805204</v>
       </c>
       <c r="H647" s="2">
-        <v>313186</v>
+        <v>797386</v>
       </c>
       <c r="I647" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="648" spans="1:9">
       <c r="A648" s="1">
         <v>647</v>
       </c>
       <c r="B648" s="1" t="s">
-        <v>1318</v>
+        <v>1322</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>190</v>
+        <v>1268</v>
       </c>
       <c r="D648" s="1" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="E648" s="2">
-        <v>267776</v>
+        <v>1028353</v>
       </c>
       <c r="F648" s="2">
-        <v>265226</v>
+        <v>1018559</v>
       </c>
       <c r="G648" s="2">
-        <v>262676</v>
+        <v>1008766</v>
       </c>
       <c r="H648" s="2">
-        <v>260126</v>
+        <v>998972</v>
       </c>
       <c r="I648" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="649" spans="1:9">
       <c r="A649" s="1">
         <v>648</v>
       </c>
       <c r="B649" s="1" t="s">
-        <v>1320</v>
+        <v>1324</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>190</v>
+        <v>1268</v>
       </c>
       <c r="D649" s="1" t="s">
-        <v>1321</v>
+        <v>1325</v>
       </c>
       <c r="E649" s="2">
-        <v>349565</v>
+        <v>1334489</v>
       </c>
       <c r="F649" s="2">
-        <v>346236</v>
+        <v>1321780</v>
       </c>
       <c r="G649" s="2">
-        <v>342907</v>
+        <v>1309070</v>
       </c>
       <c r="H649" s="2">
-        <v>339577</v>
+        <v>1296361</v>
       </c>
       <c r="I649" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="650" spans="1:9">
       <c r="A650" s="1">
         <v>649</v>
       </c>
       <c r="B650" s="1" t="s">
-        <v>1322</v>
+        <v>1326</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>190</v>
+        <v>1268</v>
       </c>
       <c r="D650" s="1" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="E650" s="2">
-        <v>458588</v>
+        <v>1575131</v>
       </c>
       <c r="F650" s="2">
-        <v>454220</v>
+        <v>1560130</v>
       </c>
       <c r="G650" s="2">
-        <v>449853</v>
+        <v>1545129</v>
       </c>
       <c r="H650" s="2">
-        <v>445485</v>
+        <v>1530128</v>
       </c>
       <c r="I650" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="651" spans="1:9">
       <c r="A651" s="1">
         <v>650</v>
       </c>
       <c r="B651" s="1" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>190</v>
+        <v>1268</v>
       </c>
       <c r="D651" s="1" t="s">
-        <v>1325</v>
+        <v>1329</v>
       </c>
       <c r="E651" s="2">
-        <v>560073</v>
+        <v>1642679</v>
       </c>
       <c r="F651" s="2">
-        <v>554739</v>
+        <v>1627034</v>
       </c>
       <c r="G651" s="2">
-        <v>549405</v>
+        <v>1611390</v>
       </c>
       <c r="H651" s="2">
-        <v>544071</v>
+        <v>1595745</v>
       </c>
       <c r="I651" s="1" t="s">
-        <v>12</v>
-[...172 lines deleted...]
-      <c r="I657" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>